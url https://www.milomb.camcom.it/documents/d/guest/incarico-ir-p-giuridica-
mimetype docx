--- v0 (2025-10-03)
+++ v1 (2026-06-06)
@@ -1,11905 +1,19900 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="000000F1" w14:textId="77777777" w:rsidR="0097789C" w:rsidRDefault="0097789C" w:rsidP="00CB3EA3">
-[...4 lines deleted...]
-    <w:p w14:paraId="4AFE4193" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00CB3EA3">
+    <w:p w14:paraId="72AF290B" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="003D1529" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="17267A7F" w14:textId="4A9AC22A" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C6807C" w14:textId="082A2AD4" w:rsidR="00790A59" w:rsidRDefault="00E52759" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Milano, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EE79E9">
+        <w:t xml:space="preserve">Milano,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52759">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
-      <w:r w:rsidR="00EE79E9" w:rsidRPr="002677F9">
-[...8 lines deleted...]
-      <w:r w:rsidR="00EE79E9">
+      <w:r w:rsidR="00A147FF" w:rsidRPr="00E52759">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A3628AA" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52759">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3BE7B2" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prot. n. __________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC2C305" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+    <w:p w14:paraId="1235FE9B" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CC078AD" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+    <w:p w14:paraId="3C752A92" w14:textId="1117303B" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="6521" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6EE240DD" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Spett.le.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2674">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EED8850" w14:textId="77777777" w:rsidR="0043494A" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="5103"/>
+        <w:ind w:left="6521" w:right="141"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00FA2359">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29503494" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+      </w:pPr>
+      <w:r w:rsidRPr="00E52759">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB28C3F" w14:textId="7ED0FFD9" w:rsidR="0043494A" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="6521" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="04FDE46A" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52759">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="0043494A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EEE798" w14:textId="3D0D8FD0" w:rsidR="00790A59" w:rsidRPr="00E52759" w:rsidRDefault="0043494A" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="6521" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="1B307766" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF" w:rsidRPr="00E52759">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF" w:rsidRPr="00E52759">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6937BA23" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19ECBDBD" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A37BA27" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OGGETTO:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Incarico di I.R. (Incaricato della Registrazione) per lo svolgimento delle attività di rilascio di certificati digitali di autenticazione e di sottoscrizione – persona giuridica. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D614312" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>Incarico di I.R. (Incaricato della Registrazione) per lo svolgimento delle attività di identificazione e registrazione degli Utenti al fine del rilascio di certificati digitali di autenticazione e di sottoscrizione – persona giuridica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36ED3060" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0756DA2A" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+    <w:p w14:paraId="4465B448" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="29FC41D2" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+    </w:p>
+    <w:p w14:paraId="0CC20D18" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4D75D07B" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La scrivente Camera di Commercio intende procedere al rilascio della Carta Nazionale dei Servizi (su supporto smart-card o token USB) contenente un certificato di autenticazione, per l’accesso a servizi on-line della pubblica amministrazione, un certificato di sottoscrizione, per apporre la firma digitale ai documenti informatici e della firma digitale remota. Per il rilascio dei certificati di sottoscrizione, la scrivente Camera di Commercio ha assunto la qualifica di Registration Authority (di seguito anche “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”) di InfoCamere S.C.p.A Certificatore accreditato presso l’Agenzia per l’Italia Digitale e, come tale, legittimato ad emettere i certificati digitali di sottoscrizione (di seguito “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Certificatore</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7D0A85" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>In qualità di R.A., per conto del Certificatore, e di Ente Emettitore della Carta Nazionale dei Servizi (CNS), ai sensi del D.P.R. 117/2004, la scrivente Camera di Commercio intende conferirle il compito di “Incaricato della Registrazione” (di seguito “</w:t>
+    </w:p>
+    <w:p w14:paraId="570937A7" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In qualità di R.A., per conto del Certificatore, e di Ente Emettitore della Carta Nazionale dei Servizi (CNS), ai sensi del D.P.R. 117/2004, la scrivente Camera di Commercio intende conferire il compito di “Incaricato della Registrazione” (di seguito “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I.R.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>”) per lo svolgimento delle attività inerenti al rilascio agli utenti/titolari/soggetti (di seguito “</w:t>
+        <w:t>”) per lo svolgimento delle attività inerenti all’identificazione e registrazione al fine del rilascio agli utenti/titolari/soggetti (di seguito “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Utenti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”) dei certificati digitali di autenticazione e di sottoscrizione.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCBEB8E" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+    <w:p w14:paraId="17A8E95F" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1926"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19187D81" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+    <w:p w14:paraId="460DA3F9" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1926"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Presupposto per l’assunzione dell’incarico di I.R. è l'assenza di condanne penali incidenti sulla moralità professionale con specifico riferimento alle attività oggetto dell’incarico. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B938C50" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>Presupposto per l’assunzione dell’incarico di I.R. è il possesso dei seguenti requisiti:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145865B8" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l'assenza di circostanze incidenti sulla moralità professionale con specifico riferimento alle attività oggetto dell’incarico a carico del legale rappresentante dell’ente e/o dell’organizzazione;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E430AA7" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la frequenza, da parte dei propri addetti, di un corso formativo erogato dal Certificatore avente ad oggetto le specifiche nozioni di natura tecnica, giuridica ed amministrativa necessarie allo svolgimento delle attività che saranno assegnate</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_0"/>
+          <w:id w:val="1732194667"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>, ivi compresi i temi concernenti la tutela dei dati personali;</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0CFC7519" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attestato di idoneità rilasciato/riconosciuto agli addetti dal Certificatore a seguito dell’esito positivo del corso formativo sopraindicato.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C24FE0C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1926"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="467AB9B8" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+    <w:p w14:paraId="4232F484" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1926"/>
         </w:tabs>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Con la sottoscrizione del presente incarico, da </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>apporsi nella specifica sezione denominata “Modulo di accettazione”</w:t>
-[...217 lines deleted...]
-    <w:p w14:paraId="5BBFB888" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>apporsi nella specifica sezione denominata “Modulo di accettazione IR” allegato sub C) al presente atto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, il destinatario dello stesso, in qualità di legale rappresentante dell’ente o dell’organizzazione, accetta il presente mandato, non esclusivo, a svolgere, per conto della scrivente Camera di Commercio, le attività di identificazione dell’Utente, nonché le ulteriori attività nel prosieguo indicate, in stretta osservanza:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DB43D8" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
-[...2152 lines deleted...]
-          <w:numId w:val="15"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-        <w:ind w:left="-142" w:hanging="425"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1926"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>di non aver riportato condanne penali ai sensi della vigente normativa incidenti sulla moralità professionale con specifico riferimento alle attività oggetto dell’incarico;</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>delle previsioni contenute nel presente atto, nella normativa vigente e nei Manuali Operativi emessi dalla Camera di Commercio (in relazione alla CNS) e dal Certificatore (in relazione ai certificati di sottoscrizione) che dichiara di conoscere ed accettare integralmente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C691C7" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:ind w:left="-709"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1926"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delle istruzioni che potranno essere in ogni momento impartite dalla scrivente Camera. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D3771A" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1926"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="708D0B5E" w14:textId="050FAAFC" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1926"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Per lo svolgimento delle attività previste nel presente incarico, l’I.R. si avvarrà di propri addetti (</w:t>
+      </w:r>
+      <w:r w:rsidR="00323B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a titolo esemplificativo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, i</w:t>
+      </w:r>
+      <w:r w:rsidR="00323B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> propri </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dipendenti</w:t>
+      </w:r>
+      <w:r w:rsidR="00323B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> collaboratori), nominativamente individuati nella </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>PRENDE ATTO ED ACCETTA INTEGRALMENTE</w:t>
-[...4 lines deleted...]
-        <w:ind w:left="-709"/>
+        <w:t xml:space="preserve">Scheda Addetti alla Registrazione </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acclusa al “Modulo di accettazione IR”, allegato sub C) al presente incarico, che ne costituisce parte integrante. In caso di modifica dell’elenco degli </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>addetti, l’I.R. si impegna a comunicare alla Camera di Commercio l’elenco aggiornato con un preavviso di 5 giorni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF9F6B4" w14:textId="5C28BDD6" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1926"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>L’</w:t>
-      </w:r>
+        <w:t xml:space="preserve">L’I.R. dichiara che tutti i dati personali degli addetti sono forniti </w:t>
+      </w:r>
+      <w:r w:rsidR="000C09AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>previa consegna del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l’apposita informativa ai sensi de</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gli </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>art</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 13 e 14 del Regolamento UE n. 2016/679 </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_1"/>
+          <w:id w:val="1589959418"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00B70DC7">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>(“</w:t>
+          </w:r>
+          <w:r w:rsidR="00B70DC7" w:rsidRPr="00CA7A1E">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>GDPR</w:t>
+          </w:r>
+          <w:r w:rsidR="00B70DC7">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">”) </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00B70DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ove è </w:t>
+      </w:r>
+      <w:r w:rsidR="00815376">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inoltre </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esplicitato che i log delle operazioni effettuate dagli addetti stessi ai fini del rilascio della CNS/Firma Digitale saranno oggetto di registrazione da parte della Camera di Commercio e del Certificatore esclusivamente per consentire analisi e verifiche in ordine al corretto funzionamento della procedura di rilascio dei certificati su dispositivo CNS/Firma Digitale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297A446A" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1926"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="529F5512" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1926"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nello specifico, l’I.R. è tenuto ad eseguire, con la massima cura e diligenza, le attività di seguito indicate utilizzando la procedura informatica resa disponibile dal Certificatore:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458F8714" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1926"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3DE78E" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>identificazione certa dell’Utente, quando necessario secondo quanto previsto dai Manuali Operativi resi dal Certificatore mediante presentazione da parte del medesimo (che dovrà necessariamente essere presente e non potrà essere sostituito da alcuno) di un documento di riconoscimento in corso di validità unitamente al codice fiscale e ad ogni altro documento che si riveli essere a tal fine necessario; nel caso di richiesta di rilascio di dispositivo CNS con certificato di sottoscrizione in funzione di un ruolo o di cariche ricoperte dall’Utente per conto di terzi, occorrerà procedere altresì alle ulteriori operazioni di accertamento secondo le apposite istruzioni impartite per iscritto dalla scrivente Camera;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E8EB89" w14:textId="220C31CF" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>trasmissione all’Utente di copia del Modulo di Richiesta del servizio</w:t>
+      </w:r>
+      <w:r w:rsidR="000C09AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CNS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, delle C</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5C8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ondizioni Generali di Contratto</w:t>
+      </w:r>
+      <w:r w:rsidR="000C09AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e delle</w:t>
+      </w:r>
+      <w:r w:rsidR="000C09AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rispettive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Informative sulla privacy ai sensi </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>degli artt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 13 </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6615">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e 14 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>GDPR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D.Lgs.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n.196/2003 e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s.m.i.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fornite dalla Camera di Commercio e dal Certificatore;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA09C0B" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ricevimento del Modulo di Richiesta CNS compilato e sottoscritto dall’Utente, verifica della sua corretta compilazione e sottoscrizione con acquisizione di copia del documento di riconoscimento dell’Utente di cui al precedente punto a);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758F3174" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sottoscrizione da parte dell’I.R. del Modulo di Richiesta</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6615">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CNS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> firmato dall’Utente ai sensi della precedente lett. c);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116918B8" w14:textId="7CAC26E9" w:rsidR="00790A59" w:rsidRDefault="004C29EC" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>riversamento alla</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Camera di Commercio del diritto di segreteria eventualmente dovuto dall’Utente ai sensi della normativa vigente per il rilascio del servizio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E5FBC7" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accesso, con autenticazione forte mediante apposito certificato digitale, alla pagina web del Certificatore dedicata alle attività degli </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.R. per compilare in modalità informatica il Modulo di Richiesta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF8A5DC" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>erogazione del servizio e consegna della ulteriore documentazione indicata dal Certificatore in relazione al tipo di servizio richiesto ed acquisizione di apposita dichiarazione di avvenuta ricezione da parte dell’Utente, salvo il caso di consegna a domicilio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FFB4FA" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ritiro dei dispositivi (smart card o token USB) personalizzati dalla R.A. e consegna degli stessi agli Utenti che ne hanno fatto richiesta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31CE9C4F" w14:textId="5CBEB2DE" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>frequenza del corso formativo, con aggiornamento annuale, in materia di certificazione digitale secondo quanto indicato dal Certificatore</w:t>
+      </w:r>
+      <w:r w:rsidR="00713160">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00713160" w:rsidRPr="00713160">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00713160" w:rsidRPr="002442DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ivi compresi i temi concernenti la tutela dei dati personali</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4F5319" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2433BC1A" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In aggiunta a quanto sopra indicato, su richiesta della Camera di Commercio, l’I.R. si impegna altresì a verificare le attività di cui alle precedenti lett. a), b), c), d) ed e) poste in essere dai propri addetti comunicati alla Camera di Commercio, procedendo allo svolgimento delle attività residue di avvio delle procedure informatiche di generazione dei certificati digitali come indicate nella precedente lett. f e g). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC3F900" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C3460BF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>incarico</w:t>
-[...29 lines deleted...]
-        <w:ind w:left="-709"/>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L’I.R. si obbliga, inoltre, nei confronti della scrivente Camera di Commercio:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10706106" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17BFB6D9" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
-[...1 lines deleted...]
-        <w:ind w:left="-709"/>
+    <w:p w14:paraId="4246CA4B" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...44 lines deleted...]
-        <w:ind w:left="-709"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ad utilizzare esclusivamente l’apposita procedura e modulistica e gli eventuali dispositivi messi a disposizione dalla Camera di Commercio per l’espletamento delle attività di cui al presente incarico;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30CB720B" w14:textId="3AB1D72C" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141" w:hanging="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a svolgere l’attività di registrazione nel rispetto della normativa vigente, con particolare riferimento all’identificazione certa di coloro che sottoscrivono il Modulo di Richiesta</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF264E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CNS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E2DED3" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141" w:hanging="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">a provvedere ad informare gli Utenti: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258AFB6D" w14:textId="735DA955" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:ind w:left="-709"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sulle modalità di utilizzo della </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6615">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CNS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e dei certificati di autenticazione e sottoscrizione, con particolare riferimento alle modalità di revoca, sospensione e rinnovo</w:t>
+      </w:r>
+      <w:r w:rsidR="005C6615">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDC55F8" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sugli aspetti normativi e sulle conseguenze giuridiche derivanti dal loro utilizzo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DAEEFA" w14:textId="6B362946" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141" w:hanging="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ad informare immediatamente la scrivente Camera di Commercio di eventuali vizi, difetti, interruzioni e comunque malfunzionamenti del sistema di gestione informatica del rilascio dei dispositivi </w:t>
+      </w:r>
+      <w:r w:rsidR="005C6615">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CNS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e dei certificati di firma;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440EA52B" w14:textId="275990AA" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141" w:hanging="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_2"/>
+          <w:id w:val="142483870"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="004710E1">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trattare i dati personali acquisiti in </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_4"/>
+          <w:id w:val="1248380338"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">conformità al GDPR </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_9"/>
+          <w:id w:val="-913083702"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">e al </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D.Lgs.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n.196/2003 e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s.m.i.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adottando tutte le cautele necessarie per evitarne la conoscenza da parte di soggetti terzi e garantendo il pieno rispetto delle prescrizioni vigenti in materia di privacy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E32CE1" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141" w:hanging="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a consentire che gli incaricati della Camera di Commercio e/o del Certificatore possano effettuare verifiche al fine di riscontrare la correttezza dell’operato dell’I.R.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263D6771" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141" w:hanging="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a consegnare ed a fare sottoscrivere all’Utente esclusivamente la documentazione fornita dalla scrivente Camera di Commercio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB61A45" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141" w:hanging="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ad informare adeguatamente i propri addetti sulle modalità di svolgimento delle attività ad essi delegate e dei corsi formativi che gli stessi dovranno frequentare, ai sensi della normativa vigente, dei Manuali Operativi e del presente atto;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111A7B3C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141" w:hanging="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a vigilare sui propri addetti affinché le attività in oggetto si svolgano nel rispetto della normativa vigente, di quanto previsto nei Manuali Operativi e del presente atto e che le attività rispettino quanto appreso nei corsi formativi;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF6646E" w14:textId="16D777C7" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141" w:hanging="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a fornire, via PEC all’indirizzo </w:t>
+      </w:r>
+      <w:r w:rsidR="004710E1" w:rsidRPr="004710E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cciaa@pec.milomb.camcom.it</w:t>
+      </w:r>
+      <w:r w:rsidR="004710E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la Scheda Addetti alla registrazione acclusa al “Modulo di accettazione I.R.”, allegato al presente incarico sub C).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A77B7EC" w14:textId="749E3ACB" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141" w:hanging="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a designare gli addetti incaricati quali soggetti autorizzati al trattamento dei dati personali ai sensi dell’art. 29 del </w:t>
+      </w:r>
+      <w:r w:rsidR="00353C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>GDPR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e dell’art. 2-quaterdecies del D.lgs. n. 196/2003 mediante idoneo atto di designazione di cui si fornisce il modello in allegato E, il quale andrà messo a disposizione, su richiesta della scrivente Camera di Commercio e/o del Certificatore, per apposite verifiche;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD7C6BC" w14:textId="514A3B31" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141" w:hanging="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ad informare i propri addetti circa le modalità e le finalità di trattamento dei dati personali indicati nella “Scheda Addetti alla registrazione”, tramite una idonea informativa sul trattamento dei dati ai sensi degli articoli 13 e 14 del</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_10"/>
+          <w:id w:val="-149832495"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> GDPR</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, di cui si fornisce un modello in allegato F;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EFC04A" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141" w:hanging="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ad impedire ai propri addetti la prosecuzione delle attività ed a curare l’immediato ritiro di ogni materiale a tal fine utilizzato, qualora, per qualsiasi causa, si interrompa il rapporto in essere e a darne tempestivamente notizia per iscritto alla Camera di Commercio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB08DE1" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141" w:hanging="340"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nonché a ritirare ed a custodire con la diligenza professionale adeguata, anche in deroga all’art. 1768 c.c., i dispositivi (smart card e token USB) personalizzati dalla R.A. sino alla loro consegna agli Utenti che hanno fatto richiesta dei relativi servizi, in modo che non possa essere violata l’integrità degli stessi ed osservando le procedure di consegna illustrate e messe a disposizione dell’I.R. durante il corso di formazione annuale, garantendo il rispetto di tali obblighi di custodia e conformità alle procedure anche da parte dei propri addetti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293FD704" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11288C0C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Camera di Commercio si riserva, in ogni momento, di impartire all’I.R. istruzioni integrative rispetto a quanto previsto nel presente atto di incarico. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9168CC" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746E3C0A" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A fronte dell’attività svolta, l’I.R. non potrà pretendere il pagamento di somme, corrispettivi, provvigioni o il rimborso di spese da parte della scrivente Camera di Commercio e/o dal Certificatore, essendo l’incarico conferito per espresso accordo tra le Parti a titolo gratuito. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440234FB" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Si rappresenta, in particolare, che il diritto di segreteria applicato all’Utente - ai sensi della normativa vigente - per il rilascio della Carta Nazionale dei Servizi si intende di competenza esclusiva della Camera di Commercio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E1A94C" w14:textId="7786EBC0" w:rsidR="00DA5365" w:rsidRDefault="00DA5365" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il presente mandato avrà efficacia dalla data di sottoscrizione per accettazione del presente incarico da parte dell’I.R. e scadrà </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF768B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dopo </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF768B" w:rsidRPr="00CF768B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF768B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>anni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, salvo quanto previsto nel successivo art. 5. È escluso il rinnovo tacito. Resta inteso che la cessazione per qualsivoglia motivo della "Convenzione per lo svolgimento di attività di Ufficio di Registrazione e rilascio di servizi di certificazione digitale" conclusa tra InfoCamere e la Camera di Commercio determinerà la cessazione del presente incarico. In tal caso la Camera di Commercio provvederà a darne tempestiva comunicazione all'I.R.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7B2CB7" w14:textId="46909D3C" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La Camera di Commercio potrà peraltro revocare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in qualsiasi momento e per qualsivoglia motivo il presente incarico tramite comunicazione scritta da inviarsi all’I.R. ai riferimenti indicati nel “Modulo di Accettazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF264E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296F5B46" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La revoca avrà effetto dal momento della relativa ricezione da parte dell’I.R.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300D4A66" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In conseguenza della revoca, per qualsiasi motivo intervenuta, l’I.R. è obbligato a cessare qualsiasi attività posta in essere in base al presente incarico ed a restituire tutti i materiali ricevuti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EBE6DA" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In caso di recesso e/o revoca l’IR. non potrà vantare alcuna richiesta nei confronti della Camera di Commercio, neanche per eventuali danni subiti in conseguenza dello stesso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D03EAB9" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A509784" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L’I.R. è direttamente responsabile nei confronti della scrivente Camera di Commercio e del Certificatore, oltre che dei danni da questi subiti, anche per eventuali danni patiti dagli Utenti e/o da terzi, conseguenti a propri comportamenti e/o omissioni che violino quanto previsto nel presente atto, nei documenti ad esso allegati e nella normativa vigente, senza possibilità di esonero neanche parziale. L’I.R è altresì responsabile nei confronti della scrivente Camera di Commercio e del Certificatore per i comportamenti e/o le omissioni colpevoli dei propri addetti nell’esercizio dell’attività di registrazione e nell’espletamento degli obblighi nascenti dalla normativa vigente e dal presente mandato e relativi allegati, senza possibilità di esonero neanche parziale e anche in deroga all’art. 1717, secondo comma del codice civile. L’I.R., pertanto, si impegna a tenere sollevata ed indenne la scrivente Camera di Commercio e il Certificatore da ogni e qualsiasi pretesa che fosse loro rivolta, in sede stragiudiziale e/o giudiziale, in relazione ai danni causati nell’espletamento del presente incarico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D19AC5" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042B15C4" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Qualsiasi controversia che dovesse insorgere tra le parti in ordine al presente incarico, comprese quelle relative alla sua validità, interpretazione, esecuzione e risoluzione, sarà devoluta esclusivamente al foro dove ha sede la scrivente Camera di Commercio, con esclusione di qualsiasi altro foro competente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EEBB67" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78980A0E" w14:textId="1D2F85CF" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7A1E" w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tutte le comunicazioni inerenti al presente incarico potranno essere inviate all’I.R. ai riferimenti indicati nel “Modulo di accettazione IR” e dall'I.R. alla Camera di Commercio al seguente indirizzo PEC: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7A1E" w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1B31">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7A1E" w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>...]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC6BF62" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A90A91" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L'effettiva abilitazione ad operare dei singoli addetti è comunque subordinata al superamento del test finale del corso di formazione (e successivi aggiornamenti) che l’I.R. si impegna a far frequentare agli stessi come previsto nel “Modulo di accettazione IR” allegato al presente incarico sub C). Le attività concernenti la formazione obbligatoria degli addetti saranno svolte direttamente dal Certificatore, il quale fornirà le necessarie indicazioni agli addetti medesimi circa lo svolgimento del corso e il superamento del test finale. Il Certificatore si riserva comunque di procedere con le verifiche sull’operato dei singoli addetti ed in caso di anomalie di non concedere, sospendere o revocare la relativa abilitazione, richiedendo se del caso all’I.R. la sostituzione dell’addetto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0708CE" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE9C683" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si intendono parte integrante e sostanziale del presente incarico i seguenti documenti:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75717D35" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DDD5091" w14:textId="06C5A3DE" w:rsidR="00790A59" w:rsidRDefault="000A5C49" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ALLEGATO A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Manuale Operativo Carta Nazionale Servizi - CA InfoCamere</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, emesso dalla Camera di Commercio e reperibile sul sito della Camera di Commercio stessa e sul sito id.infocamere.it, che disciplina le modalità di rilascio e di gestione del certificato di autenticazione, nonché i diritti, gli impegni e le correlate responsabilità;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E689D52" w14:textId="69358E87" w:rsidR="00790A59" w:rsidRDefault="000A5C49" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ALLEGATO B</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>– Manuale Operativo Certificati di Sottoscrizione IC-MO-TSP</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...92 lines deleted...]
-        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emesso da InfoCamere S.C.p.A. e reperibile sul sito id.infocamere.it</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-    <w:p w14:paraId="634F860C" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>che disciplina le modalità di rilascio e di gestione del certificato di sottoscrizione, nonché i diritti, gli impegni e le correlate responsabilità;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E683A0B" w14:textId="2BB7F7F6" w:rsidR="00790A59" w:rsidRDefault="000A5C49" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-        <w:ind w:left="-709" w:right="142" w:firstLine="0"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="7CD66DD2" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.2et92p0" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ALLEGATO C</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Modulo di accettazione IR</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, cui è acclusa sub Allegato 1 la Scheda Addetti alla Registrazione designati dall’I.R.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F877703" w14:textId="616BB5E7" w:rsidR="00790A59" w:rsidRPr="00CA7A1E" w:rsidRDefault="000A5C49" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:suppressAutoHyphens/>
-        <w:ind w:left="0" w:right="142" w:hanging="709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...15 lines deleted...]
-        <w:ind w:left="-709" w:right="142"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLEGATO </w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2773" w:rsidRPr="0072171C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2773">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Atto di nomina da parte della Camera di Commercio all’I</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2773">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2773">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>– Atto di Nomina dell’IR a Sub</w:t>
+      </w:r>
+      <w:r w:rsidR="006338CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Responsabile del trattamento dei dati personali ai sensi dell’art. 28 del Regolamento UE n. 2016/679</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AED7EB7" w14:textId="3C08570F" w:rsidR="00790A59" w:rsidRPr="00CA7A1E" w:rsidRDefault="000A5C49" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-        <w:ind w:left="-709" w:right="142"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4561">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ALLEGATO E </w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF" w:rsidRPr="002C4561">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>– Atto di designazione di Addetto autorizzato al trattamento dei dati personali</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF" w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ai sensi dell’art. 29 del Regolamento (UE) 2016/679;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7422F709" w14:textId="345DB918" w:rsidR="00790A59" w:rsidRDefault="000A5C49" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="-709" w:right="142"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ALLEGATO F</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A70EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5283">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a consegnare all’Addetto</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8240E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00720E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">incaricato </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8240E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>alla registrazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D37420">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dell’I.R.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05ABF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Informativa sul trattamento dei dati personali ai sensi degli artt. 13 e 14 del Regolamento (UE) n. 2016/679</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6C1C30" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...55 lines deleted...]
-        <w:ind w:left="-709" w:right="142"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A824A75" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...8 lines deleted...]
-        <w:ind w:left="-709" w:right="142"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="536F4F6E" w14:textId="7CE319F0" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:b/>
-[...71 lines deleted...]
-        <w:ind w:left="-709" w:right="142"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In caso di accettazione del presente incarico, si prega di compilare, sottoscrivere e consegnare alla scrivente Camera di Commercio l’apposito “Modulo di accettazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF264E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” di seguito allegato, comprensivo della “Scheda Addetti alla Registrazione”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7047227F" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46F1D64A" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
-[...1 lines deleted...]
-        <w:ind w:left="-709" w:right="142"/>
+    <w:p w14:paraId="740365C8" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...291 lines deleted...]
-        <w:ind w:left="-709"/>
+    </w:p>
+    <w:p w14:paraId="4164AF67" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Firma CCIAA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA9E519" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66C6D263" w14:textId="6E07415C" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27635CE3" w14:textId="0EE1E8AF" w:rsidR="00E9754B" w:rsidRDefault="00E9754B" w:rsidP="0043494A">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2510D1" w14:textId="0FC55BA2" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Scheda INCARICATI DELLA REGISTRAZIONE - I.R.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6843F12B" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>ALLEGATO C - MODULO DI ACCETTAZIONE IR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1802F446" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69A91930" w14:textId="2C177707" w:rsidR="002C4561" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Il Sottoscritto</w:t>
+      </w:r>
+      <w:r w:rsidR="00590C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00590C66" w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00300E0E" w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nato/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a  il</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____/_____/______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EC9F68" w14:textId="65FAA54F" w:rsidR="002C4561" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00590C66" w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pr. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4461ECCF" w14:textId="17383F99" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cod. Fisc. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC690B2" w14:textId="084C2096" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Residente a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00590C66" w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pr. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Cap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Via/Piazza </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00590C66" w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA9F228" w14:textId="37A3AEB2" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazionalità </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00590C66" w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Telefono </w:t>
+      </w:r>
+      <w:r w:rsidR="00590C66" w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BB94D1" w14:textId="7CF6B49F" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E-Mail</w:t>
+      </w:r>
+      <w:r w:rsidR="00590C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________________________________________@________</w:t>
+      </w:r>
+      <w:r w:rsidR="00590C66" w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6448D6D0" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5965CEF0" w14:textId="2BA5492C" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in qualità di legale rappresentante della </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00590C66" w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (indicare la persona giuridica</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4561">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk185583145"/>
+      <w:r w:rsidR="002C4561">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o l’organizzazione/ente che rappresenta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), con sede in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00590C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Via </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD51D9" w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C.F. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, indirizzo PEC </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__&lt;indirizzo PEC del soggetto giuridico I.R.&gt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C0C42D" w14:textId="4A2CF3E7" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>come sopra identificato ed individuato</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00975CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>consapevole delle sanzioni penali previste dall’art. 76 del D.P.R. n. 445/2000 per le ipotesi di dichiarazioni mendaci e di formazione di atti falsi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B32B6E8" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DICHIARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739FC3D6" w14:textId="699A94A5" w:rsidR="00790A59" w:rsidRDefault="006C3FAE" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk185583418"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con riferimento alla propria persona e ai propri addetti, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>che non sussistono circostanze incidenti sulla propria moralità professionale tali da impedire lo svolgimento delle attività oggetto dell’incarico</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6115500A" w14:textId="77777777" w:rsidR="00BD3F6B" w:rsidRDefault="00BD3F6B" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337AC11B" w14:textId="61D3C234" w:rsidR="00BD3F6B" w:rsidRDefault="00BD3F6B" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il sottoscritto, inoltre, si impegna a: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CC9C4F" w14:textId="77777777" w:rsidR="00BD3F6B" w:rsidRDefault="00BD3F6B" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5328D59D" w14:textId="6A456F15" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>garantire che i propri addetti accettino le specifiche nozioni di natura tecnica, giuridica ed amministrativa necessarie allo svolgimento delle attività loro assegnate</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_14"/>
+          <w:id w:val="-1286498291"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">, ivi comprese le </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00CA7A1E">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>nozioni</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> in materia di trattamento dei dati personali</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6097BF06" w14:textId="55D7C4E6" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>garantire il rispetto di quanto previsto dalla normativa vigente e dai Manuali Operativi sotto specificati, anche da parte dei propri addetti</w:t>
+      </w:r>
+      <w:r w:rsidR="00912DBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AAE075" w14:textId="73A814BC" w:rsidR="00912DBD" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di garantire che i propri addetti frequentino il corso di formazione (e successivi aggiornamenti) </w:t>
+      </w:r>
+      <w:r w:rsidR="006E5A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>organizzat</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/riconosciut</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80A46">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dal Certificatore</w:t>
+      </w:r>
+      <w:r w:rsidR="006E5A60">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECA6DE7" w14:textId="6EB2FA5E" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633BDDDC" w14:textId="109F3981" w:rsidR="00BD3F6B" w:rsidRDefault="006E5A60" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, con la sottoscrizione del presente modulo,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9CA6EA" w14:textId="77777777" w:rsidR="007E6040" w:rsidRDefault="007E6040" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16E71D46" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PRENDE ATTO ED ACCETTA INTEGRALMENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5ABE8D" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="234D02F0" w14:textId="5F9EB451" w:rsidR="00790A59" w:rsidRDefault="00F8240E" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’incarico</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ad I.R, (Incaricato della Registrazione) prot. n</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF" w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD51D9" w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF" w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF" w:rsidRPr="00300E0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>________ del _________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ricevuto dalla scrivente Camera di Commercio, nonché i seguenti documenti ad esso allegati che dichiara di aver attentamente visionato e di approvare specificamente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C767140" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E389B4" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Manuale Operativo Carta Nazionale Servizi – CA InfoCamere</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emesso dalla Camera di Commercio e reperibile sul sito della Camera di Commercio stessa e sul sito id.infocamere.it, che disciplina le modalità di rilascio e di gestione del certificato di autenticazione, nonché i diritti, gli impegni e le correlate responsabilità;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="222695FC" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ii) “Manuale Operativo Certificati di Sottoscrizione IC-MO-TSP”,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emesso da InfoCamere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S.c.p.A</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. e reperibile sul sito id.infocamere.it che disciplina le modalità di rilascio e di gestione del certificato di sottoscrizione, nonché i diritti, gli impegni e le correlate responsabilità;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D54A4FC" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="734A397A" w14:textId="1F1B61C7" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iii)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007065C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atto di Nomina dell’IR a </w:t>
+      </w:r>
+      <w:r w:rsidR="0071114C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sub-Responsabile</w:t>
+      </w:r>
+      <w:r w:rsidR="007065C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del trattamento dei dati personali ai sensi dell’art. 28 del Regolamento UE n. 2016/679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8240E" w:rsidRPr="0072171C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8240E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Atto di nomina da parte della Camera di Commercio all’I.R.).</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8240E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8425D1" w14:textId="77777777" w:rsidR="006F36FA" w:rsidRDefault="006F36FA" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="018BE6AC" w14:textId="516EDC01" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si allega sub Allegato 1 alla presente la </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_15"/>
+          <w:id w:val="2107002545"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>“</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_16"/>
+          <w:id w:val="523287463"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00CA7A1E">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_17"/>
+          <w:id w:val="1231819481"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>S</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cheda addetti alla registrazione</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_18"/>
+          <w:id w:val="1396318900"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>”</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di cui</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_19"/>
+          <w:id w:val="-1740394189"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> l’IR</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si avvale per l’espletamento dell’incarico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1D16F1" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A06202D" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680D30B1" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D11E80A" w14:textId="5790D8E3" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luogo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16649">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________________________, Data _______________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FFBD80" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78158042" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE65CFC" w14:textId="79CC4399" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firma </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.R. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16649">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8A16DF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9C556E" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="185A325B" w14:textId="77777777" w:rsidR="00C10B29" w:rsidRDefault="00C10B29" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ai sensi e per gli effetti degli artt. 1341 e 1342 del codice civile, il Sottoscritto dichiara di avere preso visione e di accettare espressamente le disposizioni contenute nell’incarico relative a: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Corrispettivi e durata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(art. 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Revoca dell’incarico da parte della Camera di Commercio”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (art. 5); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“Responsabilità e manleva della Camera di Commercio e del Certificatore”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (art. 6); “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Limitazione della facoltà di proporre eccezioni in ordine alla propria responsabilità</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” (art. 6); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“Foro competente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” (art. 7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBF70DE" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A59D5E9" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="336FF648" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6947E931" w14:textId="73E846AE" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luogo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16649">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________________, Data _______________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C9F01F" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C0D7748" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA5CA76" w14:textId="2C4A3294" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firma </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.R. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16649">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225511BF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3496900C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F20F707" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5940"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB172C6" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="788D0EB6" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="567A54D3" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E151478" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79BF160F" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32BE2ED1" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4516DB05" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18DD3984" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F4499A" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB8922E" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62CCC4A7" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64A1219E" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14939A45" w14:textId="254B6F0B" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Allegato 1 del Modulo di Accettazione I.R.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EFB277" w14:textId="77777777" w:rsidR="0088074B" w:rsidRDefault="0088074B" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9203CF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Scheda ADDETTI ALLA REGISTRAZIONE - I.R. Persona Giuridica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A9059F" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2049947B" w14:textId="42270FCC" w:rsidR="00790A59" w:rsidRPr="00CA7A1E" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Di seguito la lista degli Addetti incaricati </w:t>
+      </w:r>
+      <w:r w:rsidR="0022580A" w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alla registrazione </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dall’&lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>denominazione I.R. Persona Giuridica</w:t>
+      </w:r>
+      <w:r w:rsidR="0022580A" w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/ente/organizzazione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt; relativa al mandato </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5392">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I.R. Persona Giuridica prot. n. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5392">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_&lt;indicare il protocollo della CCIAA relativo alla lettera di incarico&gt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5392">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per conto della CCIAA </w:t>
+      </w:r>
+      <w:r w:rsidR="00C61893">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>di Milano___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5392">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D205DB" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10310" w:type="dxa"/>
-        <w:tblInd w:w="-1168" w:type="dxa"/>
+        <w:tblStyle w:val="a0"/>
+        <w:tblW w:w="10290" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5387"/>
-        <w:gridCol w:w="4923"/>
+        <w:gridCol w:w="4962"/>
+        <w:gridCol w:w="5328"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B43241" w14:paraId="71441061" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="2DFA482C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1187DBFC" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="31376DDD" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-108" w:firstLine="108"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="240F1276" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="367E7FD1" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n. 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="3C132AB9" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="42EA53A9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B355F6F" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="000F7245">
+          <w:p w14:paraId="75AF9241" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="299B0B74" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="6B8AB262" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="1DD27E81" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="4788A5E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="465ABCEB" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="32985030" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="220E68AD" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="18491A74" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="7D6FD93D" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="4973E39A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4BE38C" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="6050D5D2" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D652CAE" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="1827C9C2" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="3142B5F1" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="302DE53A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46EDE4AF" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="7DEF79C3" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6ADA3A" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="671F207A" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="5D62D14B" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="020FAD60" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="674AB457" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="6BBFB40A" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Codice Fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F56CFC" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="346AD8E6" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Codice Fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="4F57FCA2" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="1E94FDBE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33040A9B" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="2E7AE9BC" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indirizzo </w:t>
+              <w:t>Cellulare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D17A66A" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="3C658B12" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indirizzo </w:t>
+              <w:t>Cellulare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="02C8A263" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="74AC3797" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D83C1AB" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="54D73172" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Telefono</w:t>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42A9AFC3" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="5E90D0EF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Telefono</w:t>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="4AD4B614" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="7647387A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
-[...197 lines deleted...]
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00A46380" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="0DDD82BC" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n. 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D89D47B" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="05ED28E9" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="3AD397AC" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="42F1D3C1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5845B530" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="254E8540" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0544C8AF" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="505AB580" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="31E743F4" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="5B56AE7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="626E80DE" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="52556E4D" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4452A741" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="32755BFC" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="732E6BEB" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="6B7DB735" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1026AB3B" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="2770A004" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3683A3C4" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="26B7928B" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="054CA88A" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="6D11321B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56EF0EC8" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="50EA6EDA" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C16E49A" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="4CAB921D" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="35477832" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="6DFA5D90" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68EA5946" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="47BC3244" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Codice Fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="016FB38A" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="19E1294E" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Codice Fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="629A8CF8" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="59F8CFB3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11DADF73" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="38E46169" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indirizzo </w:t>
+              <w:t>Cellulare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14BAF01F" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="2C79DBFA" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indirizzo </w:t>
+              <w:t>Cellulare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="0825B2B0" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="0C91E6B7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1EF506" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="3944E39D" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Telefono</w:t>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64AAD120" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="22DCD2DB" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Telefono</w:t>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="2F99C71E" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="21634EDA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
-[...197 lines deleted...]
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DFDB329" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="544CB513" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n. 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48CEEF54" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="1DCB7564" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="544B15ED" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="0791C116" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA22C2C" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="79D4CCA5" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E858BA5" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="73BBD2C5" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="07AE0207" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="499034BF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F950EE5" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="7DA923A8" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7469534F" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="5CC9ECD9" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="1646B80C" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="62552785" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="399071A1" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="3C445D27" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7563F1F8" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="25B66BE0" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="37A7BC01" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="2C2298F2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="320F6F10" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="77DA0D87" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15249653" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="0345E9AF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="2F5A731F" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="648A88CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38E441A3" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="46524280" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Codice Fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B6EACD" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="5CCDF706" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Codice Fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="4FB1D756" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="7CF63001" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BFF2C07" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="31AF28B2" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indirizzo </w:t>
+              <w:t>Cellulare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4748D21F" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="27B8F0AF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indirizzo </w:t>
+              <w:t>Cellulare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="34D3FFB6" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="5DD31806" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="749EE38B" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="0B9C8CAE" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Telefono</w:t>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8C3B84" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="0FCD9B7F" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Telefono</w:t>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="76C9B955" w14:textId="77777777" w:rsidTr="00D743EE">
-[...197 lines deleted...]
-      <w:tr w:rsidR="00B43241" w14:paraId="6D6127B9" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="755A2CF5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5013B932" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="064D8390" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n. 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB49266" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="66BCD592" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n. 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="3D5645F4" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="7D27BCF7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="433DC7C9" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="1F7BBAED" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3426534B" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="68BEDCC1" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="77CC8751" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="4BEB431E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31C67616" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="78893C4C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25ACF8AB" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="43DB3774" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="00A1C8B1" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="3FE5275A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C702E66" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="1B7AB7E8" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76B1088C" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="4DEE093C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="1E4358E5" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="29FFEFC8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="599CDC15" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="55237864" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71B3EACB" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="4CCE8638" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="5C760426" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="15BD9A41" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18B61971" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="5A9E928A" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Codice Fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CFACC22" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="10688B88" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Codice Fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="2402CF63" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="7206503F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="368A10CE" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="25D36BC8" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indirizzo </w:t>
+              <w:t>Cellulare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B370FF" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="3ADAAC07" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indirizzo </w:t>
+              <w:t>Cellulare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="1D7AA656" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="1DCBE686" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADAE042" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="77417A91" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Telefono</w:t>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59DA0EE7" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="26080C48" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Telefono</w:t>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="50FE52E5" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="5CFAEEA3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
-[...198 lines deleted...]
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B709F6C" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="32575748" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="34"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n. 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA0C675" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="5BBC2C43" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n. 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="62777688" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="10AA03A3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="374AC8FE" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="21A1DD6D" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B0D90C3" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="59B85BE3" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="6F031EBB" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="01032A8D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0B3C9D" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="655A3477" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76211A84" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="509BB888" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="0CD33DEF" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="14E84E6F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65BED19C" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="71842156" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="647C3A3E" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="74FFD055" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="108897E6" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="68E2328C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EFBB266" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="2F15AE0D" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38F7ABDA" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="6DC2E543" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="721FB6ED" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="1B2ECEE0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="633813E4" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="48BA24C3" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Codice Fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="795FFAA6" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="28212901" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Codice Fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="2C8D77C2" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="042EF945" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45B98F6B" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="6DC33419" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indirizzo </w:t>
+              <w:t>Cellulare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ABFD64E" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="74B2A348" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indirizzo </w:t>
+              <w:t>Cellulare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="39419105" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="1D10B664" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="284"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A38060C" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="191D8623" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Telefono</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="624CD984" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="1CAFBDCA" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Telefono</w:t>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="08E9CC89" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="25F61C75" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
-[...194 lines deleted...]
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3024E58F" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="2531E329" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n. 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="128766A9" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="05E464A7" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>n. 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="6CBE7A2F" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="2977410E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38856BF0" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="6DAE7A69" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="718A968C" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="599AFA0A" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="5AB27F9B" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="760CD75B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62624AB1" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="5F076D62" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD85E9C" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="3AFC2464" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="5C4B4E16" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="0500A36C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD63DBF" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="65AEC5C0" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="120B7319" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="7CE55527" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="1527EAF4" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="53851AD3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFF912F" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="048A093B" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A71A732" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="3E90C93E" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Luogo di Nascita</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="65708188" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="73E9EB14" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="376D588D" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="3462FF8C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Codice Fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78EADEC1" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="54F2711B" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Codice Fiscale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="33F29BA7" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="5909E44F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28261C25" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="6FEC4909" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indirizzo </w:t>
+              <w:t>Cellulare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="591273D5" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="56BAD854" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indirizzo </w:t>
+              <w:t>Cellulare</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="3106428A" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="65CDF280" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4A375F" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="6B8883B6" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Telefono</w:t>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="233B3252" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="6F31D53A" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Telefono</w:t>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="578729BC" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="210DDAE3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58337E4D" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="28DD1003" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-mail </w:t>
+              <w:t>n. 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A812577" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="43BC1210" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>e-mail</w:t>
+              <w:t>n. 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="0D295643" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="4031B280" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7758F386" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="2B92FF99" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Qualifica</w:t>
+              <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8360E7" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="41644ED9" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>qualifica</w:t>
+              <w:t>Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B43241" w14:paraId="0F7B3E56" w14:textId="77777777" w:rsidTr="00D743EE">
+      <w:tr w:rsidR="00790A59" w14:paraId="066B0D15" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05DF01BD" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="4D999FE8" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>FIRMA</w:t>
+              <w:t>Cognome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4923" w:type="dxa"/>
+            <w:tcW w:w="5328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57526861" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00D743EE">
+          <w:p w14:paraId="19986518" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
             <w:pPr>
-              <w:ind w:left="-709" w:firstLine="709"/>
+              <w:ind w:left="142" w:right="141"/>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>FIRMA</w:t>
+              <w:t>Cognome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00790A59" w14:paraId="4F7BA890" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53E19D6B" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+            <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data di Nascita</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1160F3F5" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+            <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data di Nascita</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00790A59" w14:paraId="0A2782E0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55FE7CBF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+            <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Luogo di Nascita</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F047C76" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+            <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Luogo di Nascita</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00790A59" w14:paraId="715CFAE0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D49435" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+            <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Codice Fiscale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E467E01" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+            <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Codice Fiscale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00790A59" w14:paraId="3FD1ACD0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17114FCD" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+            <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cellulare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2F18A8" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+            <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cellulare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00790A59" w14:paraId="1D59AD17" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DF81D9" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+            <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5328" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E855D50" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+            <w:pPr>
+              <w:ind w:left="142" w:right="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06132EB4" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
-[...33 lines deleted...]
-    <w:p w14:paraId="462FBBDC" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+    <w:p w14:paraId="14521BD5" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="3046B17A" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+    </w:p>
+    <w:p w14:paraId="2D027101" w14:textId="4E68CAB1" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1926"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L’I.R. dichiara, sotto la propria esclusiva e piena responsabilità nei confronti della R.A. e del Certificatore, che i dati personali inseriti nella presente sono veritieri e corretti nonché di aver fornito agli addetti incaricati, ai sensi degli articoli 13 e 14 del Regolamento UE 2016/679, una idonea informativa sul trattamento dei dati personali forniti con il presente modulo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2534D8B2" w14:textId="63BBA950" w:rsidR="00CA7A1E" w:rsidRDefault="00CA7A1E" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1926"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51B5F6CC" w14:textId="4E66A708" w:rsidR="00790A59" w:rsidRDefault="00CA7A1E" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1926"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In caso di modifica dell’el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enco degli addetti, l’I.R. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>si impegna a comunicare alla Camera di Commercio l’elenco aggiornato con un preavviso di 5 giorni</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC9DC3B" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="231364E5" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+    <w:p w14:paraId="7712A164" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C670FE" w14:textId="33A4F429" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luogo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009176FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>___________________________, Data _______________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E976E5" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528318FD" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A628E09" w14:textId="417C5AED" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firma del legale rappresentate I.R. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009176FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EFA6DF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75E9A080" w14:textId="77777777" w:rsidR="00C316DF" w:rsidRDefault="00C316DF" w:rsidP="0043494A">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141" w:firstLine="141"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3A127B49" w14:textId="48CFF700" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C24222C" w14:textId="77777777" w:rsidR="00C316DF" w:rsidRDefault="00C316DF" w:rsidP="0043494A">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141" w:firstLine="141"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:sz w:val="20"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...63 lines deleted...]
-    <w:p w14:paraId="72106E0B" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E6E3642" w14:textId="1EBF4E1B" w:rsidR="00A70EEE" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141" w:firstLine="141"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7B5A839E" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Allegato D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D75C19" w14:textId="7C60CDB1" w:rsidR="00A70EEE" w:rsidRPr="00CA7A1E" w:rsidRDefault="00A70EEE" w:rsidP="0043494A">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="-709"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A2130A">
+        <w:ind w:left="142" w:right="141" w:firstLine="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(Atto di nomina da parte della Camera di Commercio all’I.R.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BEAB48" w14:textId="77777777" w:rsidR="00A70EEE" w:rsidRPr="00CA7A1E" w:rsidRDefault="00A70EEE" w:rsidP="0043494A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141" w:firstLine="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:id="3" w:name="_Hlk185004002"/>
+    <w:p w14:paraId="550743AF" w14:textId="6FA0DEB4" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_21"/>
+          <w:id w:val="1748458750"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00AC18A8">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Atto di nomina </w:t>
+          </w:r>
+          <w:r w:rsidR="006A1C8F">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>dell’</w:t>
+          </w:r>
+          <w:r w:rsidR="00DF7B22">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>IR</w:t>
+          </w:r>
+          <w:r w:rsidR="00AC18A8">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> a Sub</w:t>
+          </w:r>
+          <w:r w:rsidR="00BE00E5">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidR="006A1C8F">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>R</w:t>
+          </w:r>
+          <w:r w:rsidR="00AC18A8">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>esponsabile del</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_22"/>
+          <w:id w:val="934715846"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00CA7A1E">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_23"/>
+          <w:id w:val="-1984925528"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00CA7A1E">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_24"/>
+          <w:id w:val="890079280"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00CA7A1E">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trattamento dei dati personali, ai sensi dell'art. 28 del Regolamento UE n. 2016/679  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="12BC64B9" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TRA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6070C002" w14:textId="0EBD2F5A" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Camera di Commercio di </w:t>
+      </w:r>
+      <w:r w:rsidR="001B45CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Milano, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(l’“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ufficio di Registrazione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”, “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Registration Authority</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” o “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”), in persona del</w:t>
+      </w:r>
+      <w:r w:rsidR="00594EEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Segretario Generale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F405E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elena Vasco, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>domiciliat</w:t>
+      </w:r>
+      <w:r w:rsidR="00594EEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per la carica presso la sede camerale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6082EC69" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0B1BD9" w14:textId="7838CD77" w:rsidR="00BE00E5" w:rsidRDefault="00B53B68" w:rsidP="0043494A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk185004125"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>_______________________________________________________</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>denominazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>/ragione sociale</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IR</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, in persona di [</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>nome cognome e carica</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ], </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">munito dei necessari poteri, con sede legale in </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8" w:rsidRPr="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8" w:rsidRPr="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A2130A">
+      <w:r w:rsidR="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Via</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8" w:rsidRPr="00AC18A8">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>______________</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00A2130A">
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8" w:rsidRPr="00AC18A8">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>_________________</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00A2130A">
+        <w:t>.___________,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C.F. e P.IVA </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8" w:rsidRPr="00AC18A8">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>____________________</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00A2130A">
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>_________________________</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005A09C7">
+        <w:t>_____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8" w:rsidRPr="00AC18A8">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>___________________________</w:t>
-[...35 lines deleted...]
-      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indirizzo PEC ______________________________[</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8" w:rsidRPr="002A073D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>indirizzo PEC dell’ I.R.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(di seguito </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="0071114C">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Sub</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="5A784CB1" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>Sub-Responsabile</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE00E5" w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE00E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="3577E532" w14:textId="0385BAC0" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="-709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>La Camera di Commercio e la Società di seguito indicate, ciascuna singolarmente, anche "</w:t>
+        <w:t xml:space="preserve">La Camera di Commercio e </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1C8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">il </w:t>
+      </w:r>
+      <w:r w:rsidR="0071114C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sub-Responsabile</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di seguito </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1C8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>indicati</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, congiuntamente, "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Parte</w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>Parti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A0743F" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Parti</w:t>
-[...14 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Premesso che</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F85A7D9" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+    <w:p w14:paraId="4D9880DC" w14:textId="64E0568D" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141" w:hanging="682"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Camera di Commercio di </w:t>
+      </w:r>
+      <w:r w:rsidR="00D05D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Milano </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ha sottoscritto, in data </w:t>
+      </w:r>
+      <w:r w:rsidR="00D12D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27 luglio 2020, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>con InfoCamere S.C.p.A, con sede legale in Roma, Via G.B. Morgagni n. 13 C.F. 02313821007, (di seguito, “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>InfoCamere</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”), apposita convenzione (di seguito, “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Convenzione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”), nelle modalità condivise tra le parti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9447F1" w14:textId="098C8599" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ai sensi della Convenzione, la Camera di Commercio è tenuta a porre in essere operazioni di trattamento di dati personali di cui InfoCamere è Titolare</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e segnatamente dei dati personali connessi al rilascio dei certificati digitali; conseguentemente, la Camera di Commercio è stata designata quale Responsabile </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_25"/>
+          <w:id w:val="-142281937"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_26"/>
+          <w:id w:val="-1190218813"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00CA7A1E">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>del trattamento dei dati personali di cui InfoCamere è Titolare;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4998E874" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141" w:hanging="682"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Camera di Commercio dichiara e garantisce di essere stata autorizzata dal Titolare ad avvalersi di soggetti terzi per l'esecuzione </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>della Convenzione e le connesse operazioni di trattamento dei dati personali;</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_29"/>
+        <w:id w:val="-546677461"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0A1A8662" w14:textId="6EEDE8C4" w:rsidR="00790A59" w:rsidRPr="00CA7A1E" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_28"/>
+              <w:id w:val="-1861579445"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CA7A1E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="36A201B8" w14:textId="37823AC2" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141" w:hanging="682"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Camera di Commercio agisce pertanto in qualità di (i) titolare del trattamento, ai sensi dell'art. 4, par. 1, n. </w:t>
+      </w:r>
+      <w:r w:rsidR="008246C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) del Regolamento generale sulla protezione dei dati n. 2016/679/UE (di seguito, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Regolamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"), in relazione ai dati relativi al rilascio della CNS; e (ii) </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_30"/>
+          <w:id w:val="-1702705046"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">in qualità di </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsabile del trattamento dei dati relativi al rilascio dei certificati digitali di cui InfoCamere è Titolare, ai sensi dell'art. 4, par. 1, n. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93341">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) del Regolamento;</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_33"/>
+        <w:id w:val="1430010455"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0028B874" w14:textId="38078B29" w:rsidR="00790A59" w:rsidRPr="00CA7A1E" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_32"/>
+              <w:id w:val="-43373221"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CA7A1E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="3538EDFE" w14:textId="5EF21F1D" w:rsidR="00790A59" w:rsidRDefault="00907C48" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">il </w:t>
+      </w:r>
+      <w:r w:rsidR="0071114C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sub-Responsabile</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> è in grado di porre in essere misure tecniche e organizzative adeguate, in modo tale che il trattamento soddisfi i requisiti del Regolamento e garantisca la tutela dei diritti degli interessati, (“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Interessati</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”);</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_39"/>
+        <w:id w:val="-627476358"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="640EF76C" w14:textId="035A947F" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="10"/>
+            </w:numPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141" w:hanging="682"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">ai sensi dell'art. 28 del Regolamento, le Parti con il presente </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_34"/>
+              <w:id w:val="1904417181"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">atto di nomina </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_35"/>
+              <w:id w:val="-582297912"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CA7A1E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>(di seguito, "</w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_36"/>
+              <w:id w:val="702834962"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Atto</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_37"/>
+              <w:id w:val="755641307"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CA7A1E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">") intendono disciplinare le attività di trattamento dei dati personali </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_38"/>
+              <w:id w:val="-1103024581"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> dei Soggetti richiedenti i certificati digitali qualificati di sottoscrizione e i certificati digitali di autenticazione, ad opera del </w:t>
+              </w:r>
+              <w:r w:rsidR="0071114C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Sub-Responsabile</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>, che espleterà in particolare le operazioni necessarie per l’identificazione e la registrazione di detti Soggetti;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_47"/>
+        <w:id w:val="-282116578"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="241C7E8B" w14:textId="2171283A" w:rsidR="00790A59" w:rsidRPr="00A61B9F" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="10"/>
+            </w:numPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141" w:hanging="682"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A61B9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">il </w:t>
+          </w:r>
+          <w:r w:rsidR="00B53B68" w:rsidRPr="007B2773">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>S</w:t>
+          </w:r>
+          <w:r w:rsidR="006A1C8F" w:rsidRPr="007B2773">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>ub-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007B2773">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Responsabile del trattamento, ai sensi dell’art.28 GDPR, ha l’obbligo di:</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_49"/>
+        <w:id w:val="1766419326"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="742F6DBD" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_48"/>
+              <w:id w:val="1623038291"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>trattare i dati personali su istruzione del Titolare del trattamento;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_51"/>
+        <w:id w:val="1206912799"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5A91E44B" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_50"/>
+              <w:id w:val="595367967"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>garantire che le persone autorizzate al trattamento dei dati personali si siano impegnate alla riservatezza o abbiano un adeguato obbligo legale di riservatezza;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_53"/>
+        <w:id w:val="427708840"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="29EFFC2C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_52"/>
+              <w:id w:val="-2006504002"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>adottare tutte le necessarie e più appropriate misure di sicurezza tecniche ed organizzative così come disciplinate dal GDPR, ed in particolare le misure previste dall’art. 32 del GDPR, tenendo conto in particolare del rischio per i diritti e le libertà delle persone fisiche;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_55"/>
+        <w:id w:val="1481652509"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="76A9DF2D" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_54"/>
+              <w:id w:val="30776302"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>assistere il Titolare, tenendo conto della natura del trattamento, con misure tecniche ed organizzative adeguate, nella misura in cui ciò sia possibile, al fine di soddisfare l’obbligo del titolare del trattamento di dare seguito alle richieste per l’esercizio dei diritti dell’interessato per quanto previsto nella normativa vigente;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_57"/>
+        <w:id w:val="-598566116"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6DE3AE37" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_56"/>
+              <w:id w:val="1523823356"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>assistere il Titolare del trattamento nel garantire il rispetto degli obblighi, previsti dal GDPR, relativamente all’attuazione delle misure di sicurezza, alla comunicazione in caso di violazione dei dati personali e alla valutazione di impatto sulla protezione dei dati, tenendo conto della natura del trattamento e delle informazioni a disposizione del Responsabile del trattamento;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_59"/>
+        <w:id w:val="728270953"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="529F7156" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_58"/>
+              <w:id w:val="-826753237"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>su scelta del Titolare, cancellare o restituire tutti i dati personali dopo che è terminata la prestazione dei servizi relativi ai trattamenti, salvo che il diritto dell'Unione o degli Stati membri preveda la conservazione dei dati;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_61"/>
+        <w:id w:val="-954874031"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="49CBC5BC" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_60"/>
+              <w:id w:val="-1819180569"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>mettere a disposizione del Titolare tutte le informazioni necessarie per dimostrare il rispetto degli obblighi previsti dal GDPR;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_63"/>
+        <w:id w:val="-1267619547"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="296DA0CE" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_62"/>
+              <w:id w:val="-673570984"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>contribuire alle attività di verifica del rispetto del GDPR, comprese le ispezioni, realizzate dal Titolare o da altro soggetto da questi incaricato.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_65"/>
+        <w:id w:val="1278377609"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6DBEBAB4" w14:textId="22609FF4" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_64"/>
+              <w:id w:val="1556586468"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Tutto ciò premesso, da considerarsi parte integrante e sostanziale del presente Atto, ai sensi e per gli effetti del GDPR, la Camera di Commercio</w:t>
+              </w:r>
+              <w:r w:rsidR="00BE00E5">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>intende disciplinare i rapporti relativi al trattamento dei dati personali</w:t>
+              </w:r>
+              <w:r w:rsidR="004D7A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_67"/>
+        <w:id w:val="-2087911997"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:tag w:val="goog_rdk_66"/>
+            <w:id w:val="-1706550619"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:p w14:paraId="0BBBF863" w14:textId="77777777" w:rsidR="00225313" w:rsidRDefault="00225313" w:rsidP="0043494A">
+              <w:pPr>
+                <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+                <w:ind w:left="142" w:right="141"/>
+                <w:jc w:val="center"/>
+              </w:pPr>
+            </w:p>
+            <w:p w14:paraId="60C7CE5F" w14:textId="77777777" w:rsidR="00225313" w:rsidRDefault="00225313" w:rsidP="0043494A">
+              <w:pPr>
+                <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+                <w:ind w:left="142" w:right="141"/>
+                <w:jc w:val="center"/>
+              </w:pPr>
+            </w:p>
+            <w:p w14:paraId="490D6A40" w14:textId="09B430FB" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+              <w:pPr>
+                <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+                <w:ind w:left="142" w:right="141"/>
+                <w:jc w:val="center"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>Articolo 1</w:t>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_69"/>
+        <w:id w:val="172090"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="22B1F198" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_68"/>
+              <w:id w:val="-1568955212"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oggetto e scopo del documento </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_71"/>
+        <w:id w:val="2128432596"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1F8E0D9E" w14:textId="00C9EBB8" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_70"/>
+              <w:id w:val="1107240464"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Con la sottoscrizione del presente Atto di Nomina, la Camera di Commercio ricorre, ai sensi e per gli effetti dell’art. 28, 4 comma, del GDPR, </w:t>
+              </w:r>
+              <w:r w:rsidR="004D7A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a </w:t>
+              </w:r>
+              <w:r w:rsidR="004D7A63" w:rsidRPr="00CA7A1E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>[</w:t>
+              </w:r>
+              <w:bookmarkStart w:id="5" w:name="_Hlk185005192"/>
+              <w:r w:rsidR="004D7A63" w:rsidRPr="00CA7A1E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserire denominazione del </w:t>
+              </w:r>
+              <w:r w:rsidR="00B53B68">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>S</w:t>
+              </w:r>
+              <w:r w:rsidR="004D7A63" w:rsidRPr="00CA7A1E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>ub- Responsabile]</w:t>
+              </w:r>
+              <w:bookmarkEnd w:id="5"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> che accetta, quale “</w:t>
+              </w:r>
+              <w:r w:rsidR="004D7A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Sub -</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabile del trattamento dei dati personali”. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_73"/>
+        <w:id w:val="-1418093875"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="27AD1F1F" w14:textId="39CDAB1C" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_72"/>
+              <w:id w:val="378830920"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="004D7A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Il sub-</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Responsabile del trattamento, nell’esercizio delle proprie funzioni, si impegna ad effettuare, per conto della Camera di Commercio, le operazioni necessarie per l’esecuzione delle attività oggetto dell’incarico che prevedono anche il trattamento di dati personali, nei limiti e con le finalità ivi specificate, nonché nel rispetto del GDPR, del </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>D.Lgs.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> 196/2003 e </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>s.m.i</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> e delle istruzioni che saranno nel seguito fornite. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_75"/>
+        <w:id w:val="144171364"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="378FAEFF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_74"/>
+              <w:id w:val="393943207"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Più specificamente il presente Atto riguarda:</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_77"/>
+        <w:id w:val="2104836834"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1E393219" w14:textId="2D704BD8" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="15"/>
+            </w:numPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_76"/>
+              <w:id w:val="672068884"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Categorie di dati trattati</w:t>
+              </w:r>
+              <w:bookmarkStart w:id="6" w:name="_Hlk185005249"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">: </w:t>
+              </w:r>
+              <w:r w:rsidR="004D7A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>i dati personali acquisiti nel corso delle procedure utilizzate per il rilascio dei certificati digitali qualificati di sottoscrizione e dei certificati digitali di autenticazione</w:t>
+              </w:r>
+              <w:r w:rsidR="004D7A63" w:rsidRPr="004D7A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="004D7A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">esclusivamente tramite gli strumenti forniti e/o autorizzati dalla RA, </w:t>
+              </w:r>
+              <w:bookmarkEnd w:id="6"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>a titolo esemplificativo dati anagrafici, dati di contatto (e-mail, indirizzo di residenza, telefono), dati identificativi (documento di riconoscimento</w:t>
+              </w:r>
+              <w:r w:rsidR="003E005E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>)</w:t>
+              </w:r>
+              <w:r w:rsidR="004D7A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>;</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="003E005E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">i </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>dati personali oggetto del trattamento potranno comprendere anche i dati acquisiti durante la sessione audio-video registrata dal R.A.O, nello specifico le immagini del volto e la voce</w:t>
+              </w:r>
+              <w:r w:rsidR="004D7A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_79"/>
+        <w:id w:val="2021739069"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1343AB2C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="15"/>
+            </w:numPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_78"/>
+              <w:id w:val="792329873"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natura e finalità del trattamento: il trattamento dei dati personali ha, in particolare, la finalità di consentire lo svolgimento dell’attività di operatore di registrazione ed espletamento delle procedure di identificazione, registrazione e rilascio dei certificati digitali per conto della RA; </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_81"/>
+        <w:id w:val="-1322420393"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="260A7268" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="15"/>
+            </w:numPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_80"/>
+              <w:id w:val="1404573394"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Categorie di interessati nell’ambito dei trattamenti effettuati: soggetti a cui sono rilasciati i certificati digitali qualificati di sottoscrizione e i certificati digitali di autenticazione.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_83"/>
+        <w:id w:val="10270964"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="79D3B4D4" w14:textId="6526BD37" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_82"/>
+              <w:id w:val="-1459640563"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00314706">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_85"/>
+        <w:id w:val="-1607646702"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="49CD19EF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_84"/>
+              <w:id w:val="-1051463246"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Articolo 2</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_87"/>
+        <w:id w:val="-1032952200"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5C68B579" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_86"/>
+              <w:id w:val="-65737037"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Modalità di trattamento dei dati personali</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_89"/>
+        <w:id w:val="854543075"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3806C005" w14:textId="56BB231E" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_88"/>
+              <w:id w:val="1664049239"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>L’</w:t>
+              </w:r>
+              <w:r w:rsidR="00DF7B22">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>IR</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> è nominato </w:t>
+              </w:r>
+              <w:r w:rsidR="0071114C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Sub-Responsabile</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> dei trattamenti, in quanto ritenuto in possesso di requisiti di esperienza, capacità ed affidabilità tali da fornire idonea garanzia del rispetto delle disposizioni stabilite nel GDPR nonché nel </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>D.Lgs.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> n. 196/2003 e </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>s.m.i.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, ivi compresa la capacità di mettere in atto misure di sicurezza tecniche ed organizzative adeguate al trattamento, ivi compreso il profilo della sicurezza. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_91"/>
+        <w:id w:val="1635905788"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="76014A38" w14:textId="5AC7DEB8" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_90"/>
+              <w:id w:val="1096222501"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il </w:t>
+              </w:r>
+              <w:r w:rsidR="0071114C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Sub-Responsabile</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> è tenuto, pertanto, a comunicare prontamente alla RA eventuali situazioni sopravvenute che, per il mutare delle conoscenze acquisite in base al progresso tecnico o per qualsiasi altra ragione, possano incidere sulla propria idoneità allo svolgimento dell'incarico, </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>nonché ad informare la RA qualora, a suo parere, un’istruzione violi il GDPR o altre disposizioni relative alla protezione dei dati.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_93"/>
+        <w:id w:val="-724827749"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="2A892E59" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_92"/>
+              <w:id w:val="1946799693"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_95"/>
+        <w:id w:val="-1902057664"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6BC3C44D" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_94"/>
+              <w:id w:val="-355424342"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Articolo 3</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_97"/>
+        <w:id w:val="-262530417"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="504EB21C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_96"/>
+              <w:id w:val="-333302799"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Istruzioni per il trattamento di personali</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_99"/>
+        <w:id w:val="392471625"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7613CAFD" w14:textId="3C44DD7B" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_98"/>
+              <w:id w:val="893159353"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>L’</w:t>
+              </w:r>
+              <w:r w:rsidR="00DF7B22">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>IR</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, in qualità di </w:t>
+              </w:r>
+              <w:r w:rsidR="0071114C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Sub-Responsabile</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> del trattamento, dovrà attenersi alle istruzioni impartitegli dalla RA con il presente Atto di Nomina. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_101"/>
+        <w:id w:val="-1661071470"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="705F3E8C" w14:textId="11778B06" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_100"/>
+              <w:id w:val="-737785868"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>L’</w:t>
+              </w:r>
+              <w:r w:rsidR="00DF7B22">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>IR</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, in particolare, dovrà: </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_103"/>
+        <w:id w:val="-1354961494"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="10EF7DC5" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_102"/>
+              <w:id w:val="-1626157085"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a) curare che i dati personali oggetto del trattamento siano trattati in modo lecito e secondo correttezza, e comunque sempre nel pieno rispetto dell’attuale normativa vigente, attenendosi alle disposizioni contenute nel GDPR, nel D.Lgs.196/2003 </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>ss.mm.ii</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>., e ai Provvedimenti del Garante della privacy applicabili;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_105"/>
+        <w:id w:val="-1697846502"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4EB89A40" w14:textId="16AC9C2A" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_104"/>
+              <w:id w:val="-105044971"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>b)</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">trattare esclusivamente i dati personali strettamente necessari all’espletamento delle attività conferite con l’incarico di </w:t>
+              </w:r>
+              <w:r w:rsidR="00DF7B22">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>IR;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_107"/>
+        <w:id w:val="-32118108"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1B025F1F" w14:textId="1154A511" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_106"/>
+              <w:id w:val="-1641955169"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>c)</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">mantenere riservati i dati e le informazioni di cui venga in possesso e, comunque, a conoscenza, non divulgarli in alcun modo e in qualsiasi forma e non farne oggetto di utilizzazione a qualsiasi titolo per scopi diversi da quelli strettamente necessari all'esecuzione dell’incarico di </w:t>
+              </w:r>
+              <w:r w:rsidR="00DF7B22">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IR </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_109"/>
+        <w:id w:val="1569998768"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4507E1E2" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_108"/>
+              <w:id w:val="145480738"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>d)</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">mettere in atto le misure tecniche ed organizzative adeguate di cui all’art. 32 del GDPR al fine di garantire un livello di sicurezza adeguato al rischio, tenendo conto in special modo dei rischi presentati dal trattamento che derivano in particolare dalla distruzione, dalla perdita, dalla modifica, dalla divulgazione non autorizzata o dall’accesso, in modo accidentale o illegale, a dati personali trasmessi, conservati o comunque trattati; </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_111"/>
+        <w:id w:val="1616017200"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5A7168BA" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_110"/>
+              <w:id w:val="-1945920376"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>e)</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve"> in ordine ai trattamenti di dati affidati, informare tempestivamente e fornire alla RA tutte le informazioni necessarie in caso di esercizio da parte dell’interessato del diritto di accesso o di qualsiasi altro diritto previsto dalla normativa in materia di protezione dei dati personali, al fine di consentire un tempestivo riscontro;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_113"/>
+        <w:id w:val="231288074"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4BCB884D" w14:textId="6DEC1AAD" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_112"/>
+              <w:id w:val="-933435323"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>f)</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">   provvedere ad impartire ai soggetti preposti al trattamento dei dati le istruzioni necessarie ed opportune al fine di garantire la riservatezza dei dati e, in generale, il rispetto della normativa vigente, ivi compresa la normativa in materia di protezione dei dati personali. In particolare</w:t>
+              </w:r>
+              <w:r w:rsidR="008D51B8">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>, il sub- Responsabile</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> è tenut</w:t>
+              </w:r>
+              <w:r w:rsidR="008D51B8">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> ad impartire ai soggetti preposti apposite istruzioni sul corretto espletamento delle attività derivanti dall’incarico di </w:t>
+              </w:r>
+              <w:r w:rsidR="00DF7B22">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>IR</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>., secondo i principi di liceità e limitazione delle finalità di trattamento dei dati personali previsti nell’art. 5 del GDPR;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_115"/>
+        <w:id w:val="855310089"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5A38DEEB" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_114"/>
+              <w:id w:val="896315198"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>g)</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">attuare un controllo sull’attività svolta dai soggetti preposti al trattamento dei dati (dipendenti e/o collaboratori appositamente autorizzati ed istruiti), al fine di verificare l’effettivo </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>rispetto da parte di questi ultimi delle misure di sicurezza adottate e, comunque, delle istruzioni impartite;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_117"/>
+        <w:id w:val="-245581428"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="52CCBB41" w14:textId="33369602" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_116"/>
+              <w:id w:val="1702663741"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>h)</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">assistere la RA nel garantire il rispetto degli obblighi, previsti dal GDPR, relativamente all'attuazione delle misure di sicurezza, alla comunicazione in caso di violazione dei dati personali e alla valutazione di impatto sulla protezione dei dati tenendo conto della natura del trattamento e delle informazioni a disposizione del </w:t>
+              </w:r>
+              <w:r w:rsidR="0071114C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Sub-Responsabile</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> del trattamento;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_119"/>
+        <w:id w:val="-15921104"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="13389D4F" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_118"/>
+              <w:id w:val="-1985766874"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>i)</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">   compiere tempestivamente quanto necessario per fornire alla RA le informazioni necessarie per rispondere ad eventuali richieste pervenute dal Garante o dall’Autorità Giudiziaria o, comunque, dalle Forze dell’Ordine;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_121"/>
+        <w:id w:val="1747372646"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7DF79A5D" w14:textId="26B24FA1" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_120"/>
+              <w:id w:val="1356919310"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="0071114C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_123"/>
+        <w:id w:val="1179697998"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1EE9EA9B" w14:textId="7223C665" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_122"/>
+              <w:id w:val="524284642"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00C10B29">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>j</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>)</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">in caso di cessazione dei rapporti in essere tra le Parti e sulla base delle istruzioni che riceverà dalla RA, </w:t>
+              </w:r>
+              <w:r w:rsidR="00C10B29">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">il </w:t>
+              </w:r>
+              <w:r w:rsidR="00C10B29" w:rsidRPr="00C10B29">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Sub-Responsabile</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> dovrà restituire i dati alla medesima ovvero cancellare i dati in suo possesso, fatto salvo il caso in cui si verifichino circostanze autonome ed ulteriori che giustifichino la continuazione del trattamento dei dati da parte dell’</w:t>
+              </w:r>
+              <w:r w:rsidR="00DF7B22">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>IR</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> con modalità limitate previamente concordate con il Titolare del trattamento;  </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_125"/>
+        <w:id w:val="806744112"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0EDA09DD" w14:textId="2727E6A4" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_124"/>
+              <w:id w:val="-429894548"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00C10B29">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>k</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>)</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">   mettere a disposizione della R.A. tutte le informazioni necessarie per dimostrare il rispetto degli obblighi di cui al presente Atto, consentendo e contribuendo alle attività di revisione, comprese le ispezioni realizzate dalla R.A. o dal Certificatore(o da un altro soggetto da questi incaricato);  </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_127"/>
+        <w:id w:val="-1750881847"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5DB916AF" w14:textId="32F031E0" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_126"/>
+              <w:id w:val="-590623497"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00C10B29">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>l</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>)</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">in generale, prestare la più ampia e completa collaborazione alla R.A. e al suo Responsabile per la Protezione dei Dati (Data Protection Officer) al fine di compiere tutto quanto sia necessario ed opportuno per il corretto espletamento dell'incarico, nel rispetto della normativa vigente. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_129"/>
+        <w:id w:val="-1733999479"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="20A828A5" w14:textId="7FF5D544" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_128"/>
+              <w:id w:val="-108672700"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00C10B29">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_131"/>
+        <w:id w:val="118499479"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6E2BF916" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_130"/>
+              <w:id w:val="-1584220308"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Articolo 4</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_133"/>
+        <w:id w:val="1805588596"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="27FFB535" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_132"/>
+              <w:id w:val="2000307690"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Gestione del Data Breach</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_135"/>
+        <w:id w:val="1926220652"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="17D7819B" w14:textId="06BCFF26" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_134"/>
+              <w:id w:val="1821156022"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualora si verifichino eventi che comportino la violazione di dati personali (c.d. data-breach), </w:t>
+              </w:r>
+              <w:r w:rsidR="0071114C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>il Sub-Responsabile</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> è tenut</w:t>
+              </w:r>
+              <w:r w:rsidR="0071114C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> ad informare la Camera senza ritardo, ed in ogni caso entro 24 ore, dal momento in cui è venut</w:t>
+              </w:r>
+              <w:r w:rsidR="0071114C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>o</w:t>
+              </w:r>
+              <w:r w:rsidR="00994D91">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a conoscenza della violazione, nonché a collaborare attivamente con questa nella raccolta documentale e in tutte le attività connesse all’eventuale notifica all’Autorità Garante e ai soggetti interessati, ai sensi degli artt. 33 e 34 del GDPR. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_137"/>
+        <w:id w:val="1803044324"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4193D87F" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_136"/>
+              <w:id w:val="1221559237"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comunicazione deve contenere almeno le seguenti informazioni: </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_139"/>
+        <w:id w:val="-1464106366"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5FE55B06" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_138"/>
+              <w:id w:val="-2069407682"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>•</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">   la descrizione della natura del data breach compresi, ove possibile, le categorie e il numero approssimativo di interessati colpiti dalla violazione nonché le categorie e il numero approssimativo di registrazioni dei dati personali oggetto della violazione;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_141"/>
+        <w:id w:val="1509104650"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7CE1DBAE" w14:textId="222DDB4C" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_140"/>
+              <w:id w:val="156893852"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>•</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">   il nome e i dati di contatto del Responsabile per la protezione dei dati o di altro punto di contatto del </w:t>
+              </w:r>
+              <w:r w:rsidR="0071114C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Sub-Responsabile</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>, presso cui ottenere informazioni ulteriori;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_143"/>
+        <w:id w:val="-1099256346"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7FB58EA1" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_142"/>
+              <w:id w:val="-428358021"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>•</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">  la descrizione delle probabili conseguenze del data breach;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_145"/>
+        <w:id w:val="139010240"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="732DB065" w14:textId="1D70AABF" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_144"/>
+              <w:id w:val="-1004893018"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>•</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">  se del caso, tenendo conto della natura del trattamento e dell’</w:t>
+              </w:r>
+              <w:r w:rsidR="0071114C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>incarico</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>, la descrizione delle misure adottate o di quelle di cui si propone l’adozione per porre rimedio al data breach ovvero attenuarne i possibili effetti negativi.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_147"/>
+        <w:id w:val="-539823549"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3AD500E9" w14:textId="1B950B94" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_146"/>
+              <w:id w:val="-1287496290"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Ove il</w:t>
+              </w:r>
+              <w:r w:rsidR="0071114C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Sub</w:t>
+              </w:r>
+              <w:r w:rsidR="00994D91">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>-</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Responsabile non sia in grado di fornire tutte le citate informazioni contestualmente alla predetta comunicazione, potrà fornirle in fasi successive, comunque senza ingiustificato ritardo.  Qualora, e nella misura in cui, da parte del</w:t>
+              </w:r>
+              <w:r w:rsidR="00DF7B22">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Sub-</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Responsabile non sia possibile fornire tutte le informazioni contemporaneamente, la comunicazione iniziale contiene le informazioni disponibili in quel momento, e le altre informazioni sono fornite successivamente, non appena disponibili, senza ingiustificato ritardo.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_149"/>
+        <w:id w:val="1620560479"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1890CBFB" w14:textId="143248A9" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_148"/>
+              <w:id w:val="1793625716"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InfoCamere avrà diritto di richiedere, in ogni momento, al </w:t>
+              </w:r>
+              <w:r w:rsidR="00DF7B22">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Sub-</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Responsabile informazioni aggiuntive sul data breach comunicato, anche al fine di osservare gli obblighi di cui agli artt. 33 e 34 del GDPR e delle altre normative applicabili, nonché di impartire istruzioni più specifiche e dettagliate in relazione alle misure da adottare per risolvere o comunque contenere le conseguenze del data breach.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_151"/>
+        <w:id w:val="-219981603"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="05EE0DCA" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_150"/>
+              <w:id w:val="75641774"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_153"/>
+        <w:id w:val="-1155996163"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1893BB4D" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_152"/>
+              <w:id w:val="1614941078"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Articolo 5</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_155"/>
+        <w:id w:val="-1593311724"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7685464C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_154"/>
+              <w:id w:val="-1913692271"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Ulteriori responsabili</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_157"/>
+        <w:id w:val="2029294740"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="71E6BCD4" w14:textId="21EDEA41" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_156"/>
+              <w:id w:val="-1107420340"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00DF7B22">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>I</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l </w:t>
+              </w:r>
+              <w:r w:rsidR="00DF7B22">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Sub-</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Responsabile</w:t>
+              </w:r>
+              <w:r w:rsidR="00DF7B22">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> non è autorizzato</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> a ricorrere ad ulteriori responsabili del trattamento.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_159"/>
+        <w:id w:val="-446539963"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3BE70E85" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_158"/>
+              <w:id w:val="1547333151"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Articolo 6</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_161"/>
+        <w:id w:val="-1597707822"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="2A24E7BF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_160"/>
+              <w:id w:val="1217622193"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Rinvio</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_163"/>
+        <w:id w:val="-924340591"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="64DB65A6" w14:textId="073561F9" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_162"/>
+              <w:id w:val="-1675947694"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per quanto non espressamente previsto e disciplinato nel presente Atto, le Parti rinviano </w:t>
+              </w:r>
+              <w:r w:rsidR="00DF7B22">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> alla normativa applicabile in materia di </w:t>
+              </w:r>
+              <w:r w:rsidR="00DF7B22">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>protezione dei dati personali</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> con specifico riferimento al Regolamento (UE) 2016/679 e al </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>D.Lgs.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> n.196/2003 e </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>s.m.i.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_165"/>
+        <w:id w:val="-1274095519"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4FD77449" w14:textId="538F67CF" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_164"/>
+              <w:id w:val="1673223521"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00DF7B22">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_167"/>
+        <w:id w:val="-2028008802"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1794EC57" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_166"/>
+              <w:id w:val="2015262610"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>***</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_169"/>
+        <w:id w:val="-735309820"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="473B7496" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_168"/>
+              <w:id w:val="-1945751385"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Il presente Atto avrà durata pari all’incarico cui afferisce e di cui costituisce parte integrante.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6185BAC2" w14:textId="77777777" w:rsidR="00092535" w:rsidRDefault="00092535" w:rsidP="0043494A">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkStart w:id="8" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_240"/>
+        <w:id w:val="-1842068213"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:tag w:val="goog_rdk_239"/>
+            <w:id w:val="1756859795"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:p w14:paraId="42FF9898" w14:textId="77777777" w:rsidR="00E86871" w:rsidRDefault="00E86871" w:rsidP="0043494A">
+              <w:pPr>
+                <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+                <w:ind w:left="142" w:right="141"/>
+                <w:jc w:val="both"/>
+              </w:pPr>
+            </w:p>
+            <w:p w14:paraId="474795E7" w14:textId="616AEE01" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+              <w:pPr>
+                <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+                <w:ind w:left="142" w:right="141"/>
+                <w:jc w:val="both"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>L</w:t>
+              </w:r>
+              <w:r w:rsidR="00E86871">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">uogo </w:t>
+              </w:r>
+              <w:r w:rsidR="00E86871" w:rsidRPr="00E86871">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>___________</w:t>
+              </w:r>
+              <w:r w:rsidR="00E86871">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> e data </w:t>
+              </w:r>
+              <w:r w:rsidR="00E86871" w:rsidRPr="00E86871">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>__________</w:t>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_242"/>
+        <w:id w:val="-743262618"/>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:tag w:val="goog_rdk_241"/>
+            <w:id w:val="217790932"/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:p w14:paraId="53F80BF0" w14:textId="77777777" w:rsidR="00E86871" w:rsidRPr="00E86871" w:rsidRDefault="00E86871" w:rsidP="0043494A">
+              <w:pPr>
+                <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+                <w:ind w:left="142" w:right="141"/>
+                <w:jc w:val="both"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+            </w:p>
+            <w:p w14:paraId="204E8F05" w14:textId="7C7FD09D" w:rsidR="00790A59" w:rsidRPr="00E86871" w:rsidRDefault="00E86871" w:rsidP="0043494A">
+              <w:pPr>
+                <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+                <w:ind w:left="142" w:right="141"/>
+                <w:jc w:val="both"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="00E86871">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Elena Vasco</w:t>
+              </w:r>
+            </w:p>
+          </w:sdtContent>
+        </w:sdt>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="32330D08" w14:textId="6C72F7A1" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003137F6" w:rsidRPr="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B87C0A6" w14:textId="6923D6BA" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Camera di Commercio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Sub-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A70EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esponsabile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F68ADA" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A39B26C" w14:textId="44FFA7E6" w:rsidR="00BE00E5" w:rsidRDefault="00BE00E5" w:rsidP="0043494A">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA87C2C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB08085" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Allegato E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5594581F" w14:textId="77777777" w:rsidR="00A70EEE" w:rsidRDefault="00A70EEE" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273F54AC" w14:textId="537F4C06" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Atto di designazione di Addetto autorizzato al trattamento dei dati personali, ai sensi dell’art. 29 del Regolamento (UE) 2016/679</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A002C1" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C968FC3" w14:textId="570840E5" w:rsidR="00790A59" w:rsidRDefault="00E656F0" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L’IR</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nella qualità </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0071114C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sub</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0071114C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-Responsabile</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del trattamento dei dati personali (di seguito, "</w:t>
+      </w:r>
+      <w:r w:rsidR="0071114C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sub-Responsabile</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>" o “IR”), ai sensi dell’art. 29 del Regolamento (UE) 2016/679</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(“GDPR”)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e dell’art. 2 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>quaterdecies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D.Lgs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.196/2003 e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s.m.i.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (di seguito, “Normativa Privacy”),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67160A06" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="538B6E75" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PREMESSO CHE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27195606" w14:textId="5B956823" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>InfoCamere e la Camera di Commercio di</w:t>
+      </w:r>
+      <w:r w:rsidR="00994D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Milano </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hanno stipulato apposita convenzione con la quale sono state affidate a quest’ultima le funzioni di Ufficio di Registrazione al fine del rilascio di servizi di certificazione digitale;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1205DDA7" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>InfoCamere, con separato atto, ai fini del rispetto della normativa privacy, ha designato l’Ufficio di Registrazione (di seguito, “RA”) quale soggetto “Responsabile del Trattamento dei dati personali</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_245"/>
+          <w:id w:val="-1980756485"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>”</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in esecuzione del mandato conferito con la Convenzione di cui alla lett. a)”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06150F5C" w14:textId="765AC0A6" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">La RA, con separato atto, ha designato </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[Inserire ragione sociale dell’IR]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, quale </w:t>
+      </w:r>
+      <w:r w:rsidR="0071114C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sub-Responsabile</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I.R</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.”, al fine di delegare a quest’ultimo lo svolgimento di una parte delle attività dell’Ufficio di Registrazione;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FAFF08" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>nello svolgimento delle attività ad esso delegate, l’I.R. è ammesso ad avvalersi di persone fisiche preposte alla realizzazione delle attività di identificazione per conto della RA (di seguito, “Addetti/o”);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6816C21A" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>l’I.R. designa i soggetti che operano per proprio conto quali “autorizzati al trattamento dei dati personali” in esecuzione dell’incarico conferito;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C214460" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3348E40D" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DESIGNA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E61A403" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ai sensi dell’art. 29, Regolamento (UE) 2016/679 e dell’art. 2-quaterdecies del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D.Lgs.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 196/2003 e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s.m.i.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="52DDC009" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201CF4E9" w14:textId="41CE6D7A" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>il Sig. &lt;&lt;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Inserire dati addetto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &gt;&gt;, nato a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> il </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> residente a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="003D63B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Codice Fiscale </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="003D63B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in servizio presso l’I.R. e Addetto ai sensi della lett. e) di cui alle Premesse, quale autorizzato al trattamento dei dati personali trattati in esecuzione delle attività delegate dall’I.R. (di seguito, anche “Persona Autorizzata”) sotto la diretta responsabilità dell’I.R. presso cui opera.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EC47BE" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La Persona Autorizzata compirà le operazioni di trattamento dei dati personali, come da istruzioni impartite nel corso della formazione ricevuta, nelle modalità concordate da InfoCamere e la RA. In particolare, la Persona Autorizzata metterà in atto le seguenti operazioni di trattamento dei dati personali:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3089073C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:hanging="709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>La Camera di Commercio di Milano Monza Brianza Lodi ha sottoscritto, in data 27 luglio 2020, con InfoCamere S.C.p.A, con sede legale in Roma, Via G.B. Morgagni n. 13 C.F. 02313821007, (di seguito, “</w:t>
-[...40 lines deleted...]
-    <w:p w14:paraId="25852266" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>verifica del documento di identità dell’Utente che richiede il rilascio della CNS/Firma Digitale, della relativa validità e della corrispondenza certa al soggetto richiedente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E76004" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:hanging="682"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ai sensi della Convenzione, la Camera di Commercio è tenuta a porre in essere operazioni di trattamento di dati personali di cui InfoCamere è Titolare e segnatamente dei dati personali connessi al rilascio dei Certificati digitali; conseguentemente, la Camera di Commercio è stata designata quale Responsabile del trattamento dei dati personali di cui InfoCamere è Titolare;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F85727A" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>trascrizione o verifica (in base alle indicazioni fornite in sede di formazione) delle informazioni inerenti la persona fisica richiedente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5B3D6A" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:hanging="682"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>La Camera di Commercio dichiara e garantisce di essere stata autorizzata dal Titolare ad avvalersi di soggetti terzi per l'esecuzione di specifiche attività in attuazione della Convenzione e le connesse operazioni di trattamento dei dati personali;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D85A0D7" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>produzione della documentazione che attesta l’avvenuto riconoscimento del richiedente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4FDBAD" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:hanging="682"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>La Camera di Commercio e la Società in data 27 luglio 2020 hanno sottoscritto un contratto, avente ad oggetto l'affidamento di taluni Servizi oggetto della Convenzione dalla Camera di Commercio alla Società;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4A782EF2" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>raccolta dei documenti firmati, se applicabile sulla base della procedura di identificazione messa in atto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECDF8EE" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nell’espletamento dell’incarico, la persona autorizzata al trattamento, si impegna a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED3B421" w14:textId="56964EB9" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:hanging="682"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>La Camera di Commercio agisce pertanto in qualità di (i) titolare del trattamento, ai sensi dell'art. 4, par. 1, n. 7) del Regolamento generale sulla protezione dei dati n. 679/2016/UE (di seguito, "</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="7FADE7C1" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t xml:space="preserve">trattare i dati personali in conformità ai principi di liceità, correttezza, e limitazione delle finalità di trattamento, ne rispetto delle vigenti disposizioni in materia di trattamento dei dati personali; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7BBDD6" w14:textId="45CC6AF5" w:rsidR="00CB355A" w:rsidRPr="00CB355A" w:rsidRDefault="00CB355A" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:hanging="682"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk185006037"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>anche per l'esecuzione della suddetta Convenzione, la Società è tenuta a svolgere, per conto della Camera di Commercio, attività di trattamento di dati personali di cui la Camera di Commercio è Responsabile, ai sensi dell'art. 4, par. 1, n. 8) del Regolamento;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4DA0E241" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t xml:space="preserve">osservare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB355A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tutte le istruzioni fornite dall</w:t>
+      </w:r>
+      <w:r w:rsidR="002467AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’IR e dall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB355A">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a RA, applicare le misure di sicurezza implementate al fine di ridurre i rischi di distruzione o perdita, anche accidentale, dei dati, di accesso non autorizzato o di trattamento non consentito o non conforme alle finalità della raccolta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2EAF1A" w14:textId="77777777" w:rsidR="00CB355A" w:rsidRPr="00CB355A" w:rsidRDefault="00CB355A" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:hanging="709"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CB355A">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>la Società è in grado di porre in essere misure tecniche e organizzative adeguate, in modo tale che il trattamento soddisfi i requisiti del Regolamento e garantisca la tutela dei diritti degli interessati,(“</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:lastRenderedPageBreak/>
+        <w:t>mantenere la massima riservatezza sui dati personali dei quali si venga a conoscenza nello svolgimento dell'incarico, per tutta la durata del medesimo ed anche successivamente al termine di esso;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F56E1C7" w14:textId="268FB175" w:rsidR="00CB355A" w:rsidRDefault="00CB355A" w:rsidP="0043494A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Interessati</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="5AB21E98" w14:textId="4E9A3F9B" w:rsidR="00790A59" w:rsidRDefault="003161E7" w:rsidP="0043494A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>”);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3014BD4B" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E4C876E" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:hanging="682"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ai sensi dell'art. 28 del Regolamento, le Parti con il presente contratto (di seguito, "</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>informare tempestivamente l’I.R. nel caso in cui sospetti l’avvenuta violazione dei dati personali, tra cui è da intendersi compresa la divulgazione non autorizzata o l’accesso non autorizzato ai dati conservati o comunque trattati, al fine di consentire all’I.R. di ottemperare alle disposizioni di cui all’art. 33 e 34 del Regolamento (UE) n.2016/679.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F47B79" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3631BC2E" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Luogo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_______________,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0D07C7" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDC00DA" w14:textId="254B6373" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I.R.</w:t>
+      </w:r>
+      <w:r w:rsidR="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nome e </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Cognome)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003137F6" w:rsidRPr="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>inserire qui firma digitale grafica</w:t>
+      </w:r>
+      <w:r w:rsidR="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB0F19F" w14:textId="77777777" w:rsidR="003137F6" w:rsidRDefault="003137F6" w:rsidP="003137F6">
+      <w:pPr>
+        <w:ind w:left="5245" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141DB967" w14:textId="77777777" w:rsidR="003137F6" w:rsidRDefault="003137F6" w:rsidP="003137F6">
+      <w:pPr>
+        <w:ind w:left="5245" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6641D3A5" w14:textId="77777777" w:rsidR="003137F6" w:rsidRDefault="003137F6" w:rsidP="003137F6">
+      <w:pPr>
+        <w:ind w:left="5245" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C530D3" w14:textId="77777777" w:rsidR="003137F6" w:rsidRDefault="003137F6" w:rsidP="003137F6">
+      <w:pPr>
+        <w:ind w:left="5245" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0219862A" w14:textId="75324670" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="003137F6">
+      <w:pPr>
+        <w:ind w:left="5245" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Per accettazione</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283C9A01" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="003137F6">
+      <w:pPr>
+        <w:ind w:left="5245" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La Persona Autorizzata al trattamento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37ECDA4E" w14:textId="0E870A68" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="003137F6">
+      <w:pPr>
+        <w:ind w:left="5245" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003161E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Addetto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>alla Registrazione)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147FA6D3" w14:textId="3F5A3C3A" w:rsidR="00790A59" w:rsidRDefault="003137F6" w:rsidP="003137F6">
+      <w:pPr>
+        <w:ind w:left="5245" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inserire qui firma digitale </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003137F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>grafica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346354A9" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61B3A17F" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434777A1" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C523F2" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5100C731" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E67932" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15C43734" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238676AC" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78836179" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="633F599D" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105DC337" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7816CD06" w14:textId="4B5F9DD2" w:rsidR="00790A59" w:rsidRPr="002C4561" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C4561">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Allegato F</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E365C41" w14:textId="767DF0B8" w:rsidR="0015722E" w:rsidRPr="00752949" w:rsidRDefault="0015722E" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E1A7E4A" w14:textId="21022C7D" w:rsidR="0015722E" w:rsidRPr="002C4561" w:rsidRDefault="0015722E" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(da consegnare all’Addetto</w:t>
+      </w:r>
+      <w:r w:rsidR="00720E89">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incaricato</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8240E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alla registrazione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA7A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dell’I.R.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5888AB25" w14:textId="77777777" w:rsidR="0015722E" w:rsidRDefault="0015722E" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC45A4A" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10C88D25" w14:textId="3A4DF59C" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informativa sul trattamento dei dati personali ai sensi degli artt. 13 e 14 del Regolamento (UE) n. 2016/679 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194EC49F" w14:textId="44FF77F8" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_247"/>
+          <w:id w:val="-1672101279"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A147FF">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_248"/>
+          <w:id w:val="1923676747"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00CA7A1E">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_251"/>
+        <w:id w:val="770132215"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7DD9B6E3" w14:textId="43172918" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_250"/>
+              <w:id w:val="2073844472"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00D257C1">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_253"/>
+        <w:id w:val="-1495789615"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="244A2C56" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_252"/>
+              <w:id w:val="2113473022"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si informa che, secondo le disposizioni del Regolamento UE n. 679/2016 (“GDPR”) e del </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>D.Lgs.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> n.196/2003, e </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>s.m.i.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> (“Codice della privacy”) il trattamento dei dati personali relativi agli Addetti alla registrazione, sarà improntato ai principi di correttezza, liceità e trasparenza.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_255"/>
+        <w:id w:val="-795837788"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4C939B1C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_254"/>
+              <w:id w:val="71707545"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Le seguenti informazioni sono fornite ai sensi degli artt. 13 e 14 del GDPR.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_257"/>
+        <w:id w:val="1099219427"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="55B26008" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_256"/>
+              <w:id w:val="943343614"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_259"/>
+        <w:id w:val="-212576289"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="371AEB19" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="13"/>
+            </w:numPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_258"/>
+              <w:id w:val="1991836954"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Titolare del trattamento dei dati per il rilascio della CNS</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_261"/>
+        <w:id w:val="-459736021"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1EB9EFE8" w14:textId="2E862FC5" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_260"/>
+              <w:id w:val="1862547364"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Titolare del trattamento dei dati per il rilascio della CNS è la Camera di Commercio competente, che ha conferito l’incarico all’I.R. La Camera di Commercio avrà il diritto di comunicare i dati ai soggetti terzi di cui si avvale per l’adempimento delle attività oggetto dell’incarico ed, in particolare, alla società InfoCamere S.C.p.A., con sede legale in  Via G.B. Morgagni, 13 – 00161 Roma, in qualità di Certificatore che provvede al rilascio dei certificati di sottoscrizione, allo svolgimento dell’attività di formazione ed alle ulteriori attività connesse all’espletamento dell’incarico di Addetto alla Registrazione  conferito.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_263"/>
+        <w:id w:val="-341708296"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5E35583E" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_262"/>
+              <w:id w:val="1779140576"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_265"/>
+        <w:id w:val="1185561346"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3F872EDF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="14"/>
+            </w:numPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_264"/>
+              <w:id w:val="376590255"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Titolare del trattamento per il rilascio dei certificati qualificati</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_267"/>
+        <w:id w:val="1110710988"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="401DED84" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_266"/>
+              <w:id w:val="450450281"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Titolare del trattamento per il rilascio dei certificati qualificati è InfoCamere S.C.p.A. con sede legale in Via G.B. Morgagni, 13 – 00161 Roma.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_269"/>
+        <w:id w:val="-1056472337"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="572DA5E3" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_268"/>
+              <w:id w:val="1288080114"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_271"/>
+        <w:id w:val="1958442404"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0D41D381" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="16"/>
+            </w:numPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_270"/>
+              <w:id w:val="1464080387"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Finalità e modalità del trattamento, base giuridica</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_273"/>
+        <w:id w:val="-1607342858"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="315BADC4" w14:textId="3072615F" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_272"/>
+              <w:id w:val="1623033254"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>I dati personali forniti dall’I.R. relativi agli Addetti alla registrazione, ed in particolare i dati anagrafici e di contatto (quali ad es</w:t>
+              </w:r>
+              <w:r w:rsidR="00AE2C96">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>empio</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> nome e cognome, data e luogo di nascita, codice fiscale, cellulare ed e-mail), saranno trattati per concludere, gestire ed eseguire l’incarico per conto della R.A. e di InfoCamere secondo i termini e le modalità previste nell’incarico stesso.   </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_275"/>
+        <w:id w:val="-1464811654"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="252610FF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_274"/>
+              <w:id w:val="685481531"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> L’ Interessato è informato che i log delle operazioni effettuate ai fini del rilascio dei certificati digitali di autenticazione e di sottoscrizione sono registrati e conservati secondo le tempistiche più avanti indicate. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_277"/>
+        <w:id w:val="-1881778883"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4066C37B" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_276"/>
+              <w:id w:val="357712459"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ Interessato è, inoltre, informato che InfoCamere </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>S.c.p.A</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>. effettua controlli a campione sui log e sulle registrazioni delle operazioni effettuate ai fini del rilascio dei certificati digitali di autenticazione e di sottoscrizione per analisi e verifiche in ordine al corretto funzionamento della procedura di rilascio, al fine di prevenire eventuali comportamenti fraudolenti e di mantenere gli standard qualitativi del servizio richiesti dalla norma.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_279"/>
+        <w:id w:val="-1026549065"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="41660C0B" w14:textId="75F9048D" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_278"/>
+              <w:id w:val="1300337041"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>La base giuridica del trattamento è costituita dall’art. 6, comma 1, lett. b) del GDPR, in quanto il trattamento dei dati è necessario all’esecuzione di un contratto di cui l'interessato è parte o all’esecuzione di misure precontrattuali adottate su richiesta dello stesso, nonché dall’art. 6, par. 1, lett. c) in adempimento agli obblighi di legge incombenti sul Titolare del Trattamento.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_281"/>
+        <w:id w:val="585892743"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="02E8CAFB" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_280"/>
+              <w:id w:val="652569791"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:bookmarkStart w:id="11" w:name="_Hlk185006108" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tag w:val="goog_rdk_106"/>
+        <w:id w:val="-634720937"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1762CC03" w14:textId="77777777" w:rsidR="00AE2C96" w:rsidRPr="002F629E" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:tag w:val="goog_rdk_105"/>
+              <w:id w:val="-2024923456"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00AE2C96" w:rsidRPr="002F629E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:b/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>•</w:t>
+              </w:r>
+              <w:r w:rsidR="00AE2C96" w:rsidRPr="002F629E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:b/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>Natura del conferimento dei dati e durata della conservazione</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_108"/>
+        <w:id w:val="2326782"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="44394DE1" w14:textId="789EACC6" w:rsidR="00AE2C96" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_107"/>
+              <w:id w:val="-139113110"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00AE2C96">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">II conferimento dei dati è necessario ai fini di poter procedere con la stipula dell’incarico per lo svolgimento delle attività di Addetto alla registrazione. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_110"/>
+        <w:id w:val="786391754"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="656D92D1" w14:textId="77777777" w:rsidR="00AE2C96" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_109"/>
+              <w:id w:val="855692786"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00AE2C96">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si informa che i predetti dati saranno conservati per tutta la durata dell’incarico e, successivamente, per un ulteriore periodo di 20 anni decorrenti dalla scadenza o revoca dell’ultima CNS rilasciata, secondo le disposizioni </w:t>
+              </w:r>
+              <w:bookmarkStart w:id="12" w:name="_Hlk184829271"/>
+              <w:r w:rsidR="00AE2C96">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>del Codice dell’Amministrazione Digitale o CAD.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:bookmarkEnd w:id="12" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_112"/>
+        <w:id w:val="336665722"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="37A65336" w14:textId="77777777" w:rsidR="00AE2C96" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_111"/>
+              <w:id w:val="-1071576246"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00AE2C96">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tag w:val="goog_rdk_114"/>
+        <w:id w:val="1941630877"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="02D31F0E" w14:textId="77777777" w:rsidR="00AE2C96" w:rsidRPr="0035401A" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:tag w:val="goog_rdk_113"/>
+              <w:id w:val="-1009829232"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00AE2C96" w:rsidRPr="0035401A">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:b/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">• </w:t>
+              </w:r>
+              <w:r w:rsidR="00AE2C96" w:rsidRPr="0035401A">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:b/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>Soggetti a cui vengono comunicati i dati</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_116"/>
+        <w:id w:val="-147678004"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="785B06CB" w14:textId="77777777" w:rsidR="00AE2C96" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_115"/>
+              <w:id w:val="-1699548366"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00AE2C96">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>I dati personali sono trattati da personale autorizzato al trattamento ed appositamente istruito</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_118"/>
+        <w:id w:val="1111629504"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5720881E" w14:textId="77777777" w:rsidR="00AE2C96" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_117"/>
+              <w:id w:val="-179424892"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00AE2C96">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>e formato.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_120"/>
+        <w:id w:val="-446699676"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1612C6BC" w14:textId="77777777" w:rsidR="00AE2C96" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_119"/>
+              <w:id w:val="1552958821"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00AE2C96">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>I dati possono, inoltre, essere trattati da soggetti esterni, formalmente nominati dal Titolare quali Responsabili del trattamento ove necessario, ed appartenenti alle seguenti categorie:</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_122"/>
+        <w:id w:val="-1866207219"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="695ED9FC" w14:textId="77777777" w:rsidR="00AE2C96" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_121"/>
+              <w:id w:val="-1686973278"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00AE2C96">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>(i) terzi fornitori di servizi di assistenza e consulenza con riferimento alle attività dei settori (a titolo esemplificativo) tecnologico, contabile, amministrativo, legale, assicurativo, IT; (ii) società che erogano servizi di comunicazioni telematiche e, in particolar modo, servizi di posta elettronica; (iii) ulteriori eventuali fornitori che svolgono prestazioni per il perseguimento dei fini di cui alla presente informativa.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_124"/>
+        <w:id w:val="-1159227813"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="76DD8185" w14:textId="77777777" w:rsidR="00AE2C96" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_123"/>
+              <w:id w:val="-2085829683"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00AE2C96">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>I dati personali possono essere comunicati, in adempimento di obblighi di legge, ad AgID, quale autorità di vigilanza, in conformità all’articolo 14-bis, comma 2, lettera i) del Codice dell’amministrazione digitale (CAD), nonché ad altre autorità pubbliche che opereranno in qualità di titolari autonomi del trattamento.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="2ABEB784" w14:textId="66CFC5E8" w:rsidR="00AE2C96" w:rsidRDefault="00AE2C96" w:rsidP="0043494A">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Contratto</w:t>
-[...33 lines deleted...]
-        <w:ind w:left="-567" w:hanging="142"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="7C5EB9A5" w14:textId="576B2AFA" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="1617DFAE" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_290"/>
+          <w:id w:val="1373886643"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00DA3AC5">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_292"/>
+          <w:id w:val="39095728"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00DA3AC5">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_294"/>
+          <w:id w:val="-622067494"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_293"/>
+              <w:id w:val="-22250159"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_297"/>
+          <w:id w:val="-44062889"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_295"/>
+              <w:id w:val="-45525057"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CA7A1E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_296"/>
+              <w:id w:val="-1619833142"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_299"/>
+        <w:id w:val="1272361547"/>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5904DE82" w14:textId="77777777" w:rsidR="00790A59" w:rsidRPr="00CA7A1E" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="12"/>
+            </w:numPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_298"/>
+              <w:id w:val="132759440"/>
+            </w:sdtPr>
+            <w:sdtEndPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:sdtEndPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF" w:rsidRPr="00CA7A1E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:b/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Dati ottenuti presso terzi</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_301"/>
+        <w:id w:val="272214806"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="2AD90CE6" w14:textId="32403630" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_300"/>
+              <w:id w:val="955367010"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> I dati personali necessari per la nomina</w:t>
+              </w:r>
+              <w:r w:rsidR="00AE2C96">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> di Addetto alla registrazione</w:t>
+              </w:r>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> sono stati comunicati a InfoCamere dalla R.A.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_303"/>
+        <w:id w:val="1599147920"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="63D0AE11" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_302"/>
+              <w:id w:val="-811486151"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00A147FF">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Si fa presente che il Titolare verifica le informazioni rese dall’Interessato mediante: accesso a fonti autoritative, documenti, dati o informazioni ottenibili dagli archivi delle amministrazioni certificanti; acquisizione di dati presso altre pubbliche amministrazioni (in via esemplificativa e non esaustiva, Agenzia delle Entrate, Ministero dell’Interno, Camere di Commercio).</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_305"/>
+        <w:id w:val="290247604"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="57B2AC33" w14:textId="6A9065CB" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_304"/>
+              <w:id w:val="1333955570"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00D257C1">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_307"/>
+        <w:id w:val="718412735"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7C84FB30" w14:textId="2DA9585F" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+          <w:pPr>
+            <w:ind w:left="142" w:right="141"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_306"/>
+              <w:id w:val="175162959"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00AE2C96">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="7DF0E210" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24DA248A" w14:textId="3C5B4E2F" w:rsidR="00790A59" w:rsidRDefault="00000000" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_329"/>
+          <w:id w:val="1083569945"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A147FF">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>•</w:t>
+          </w:r>
+          <w:r w:rsidR="00A147FF">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_328"/>
+              <w:id w:val="1651630363"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CA7A1E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_331"/>
+          <w:id w:val="655889516"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_330"/>
+              <w:id w:val="-519005230"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CA7A1E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_333"/>
+          <w:id w:val="1404799590"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_332"/>
+              <w:id w:val="-860819538"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_335"/>
+          <w:id w:val="-458029471"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_334"/>
+              <w:id w:val="-620066688"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CA7A1E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_337"/>
+          <w:id w:val="-1260975991"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_336"/>
+              <w:id w:val="-181290611"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_339"/>
+          <w:id w:val="-2106343308"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_338"/>
+              <w:id w:val="-1346085496"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CA7A1E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_341"/>
+          <w:id w:val="-1200630220"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_340"/>
+              <w:id w:val="-1767680731"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CA7A1E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_343"/>
+          <w:id w:val="1960529086"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_342"/>
+              <w:id w:val="-94257283"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_345"/>
+          <w:id w:val="1328946417"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_344"/>
+              <w:id w:val="1579639032"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CA7A1E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_351"/>
+          <w:id w:val="592136538"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_350"/>
+              <w:id w:val="75721538"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CA7A1E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_353"/>
+          <w:id w:val="-279419212"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_352"/>
+              <w:id w:val="1373194170"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CA7A1E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_355"/>
+          <w:id w:val="574942018"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_354"/>
+              <w:id w:val="1729417571"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00CA7A1E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_357"/>
+          <w:id w:val="721330396"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_356"/>
+              <w:id w:val="-1141883670"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A147FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Responsabile della protezione dei dati</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB879F4" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I Titolari hanno nominato i propri Responsabili della protezione dei dati (Data Protection Officer). </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>E'</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> possibile contattare il Responsabile della protezione dei dati tramite posta elettronica o posta elettronica certificata, all'indirizzo disponibile sul sito istituzionale per la Camera di Commercio, e all’indirizzo rpd@pec.infocamere.it, per il Certificatore InfoCamere.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432B6BD8" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73D50E04" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Diritti dell’interessato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F879368" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’Addetto può, in qualunque momento, contattare la Camera di Commercio ed InfoCamere S.C.p.A., ciascuna per il rispettivo ambito di competenza con riferimento ai trattamenti effettuati, per esercitare i diritti di cui agli artt. 15 e ss. del Regolamento UE n. 2016/679. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2EE29C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tra i diritti esercitabili, purché ne ricorrano i presupposti di volta in volta previsti dalla normativa, vi sono:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B84EBD" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:ind w:left="-142" w:hanging="540"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Premesse</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2CECD2E8" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>il diritto di conoscere se il Titolare ha in corso trattamenti di dati personali che lo riguardano e, in tal caso, di avere accesso ai dati oggetto del trattamento e a tutte le informazioni a questo relative;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB1A139" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:ind w:left="-142" w:hanging="540"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Le premesse costituiscono parte integrante e sostanziale del presente Contratto.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1463C6B5" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>il diritto alla rettifica dei dati personali inesatti che lo riguardano e/o all’integrazione di quelli incompleti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7282C525" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:ind w:left="-142" w:hanging="540"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
-[...4 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Obblighi del (</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="52CAB89D" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>il diritto alla cancellazione dei dati personali che lo riguardano;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD21A8C" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:ind w:left="-142" w:hanging="540"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Fatti salvi gli altri obblighi previsti dalle disposizioni di legge e regolamentari applicabili, ivi inclusi i provvedimenti delle Autorità di controllo in materia di dati personali, il (</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="461934FA" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>il diritto alla limitazione del trattamento;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20513B50" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:ind w:left="142" w:right="141"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>trattare i dati personali soltanto sulla base del presente Contratto e di ogni altra istruzione impartita dal Titolare ai sensi della Convenzione;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="501241C5" w14:textId="77777777" w:rsidR="00B43241" w:rsidRDefault="00B43241" w:rsidP="00B43241">
+        <w:t>il diritto di opporsi al trattamento;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675D265B" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-        <w:ind w:left="-142" w:hanging="709"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>il diritto alla portabilità dei dati personali che lo riguardano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B955708" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B38D647" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:color w:val="000000"/>
-[...29 lines deleted...]
-        <w:ind w:left="-142" w:hanging="709"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L’Addetto ha, inoltre, il diritto di proporre reclamo al Garante per la protezione dei dati personali nel caso in cui ritenga che il trattamento dei propri dati personali sia effettuato in violazione del Regolamento UE n.2016/679 secondo le modalità descritte sul sito:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E812BBF" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00A147FF" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:color w:val="000000"/>
-[...2114 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>https://www.garanteprivacy.it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E14840" w14:textId="3FFF7E44" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089D8ADB" w14:textId="77777777" w:rsidR="00790A59" w:rsidRDefault="00790A59" w:rsidP="0043494A">
+      <w:pPr>
+        <w:ind w:left="142" w:right="141"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00790A59" w:rsidSect="00A61F95">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2381" w:right="1418" w:bottom="1418" w:left="2155" w:header="709" w:footer="924" w:gutter="0"/>
+      <w:pgMar w:top="765" w:right="1133" w:bottom="899" w:left="1134" w:header="709" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37CF3815" w14:textId="77777777" w:rsidR="00604DAF" w:rsidRDefault="00604DAF">
+    <w:p w14:paraId="745E3E33" w14:textId="77777777" w:rsidR="001A3688" w:rsidRDefault="001A3688">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61CB76B1" w14:textId="77777777" w:rsidR="00604DAF" w:rsidRDefault="00604DAF">
+    <w:p w14:paraId="36FB8BB7" w14:textId="77777777" w:rsidR="001A3688" w:rsidRDefault="001A3688">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...12 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Noto Sans Symbols">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...37 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="000000FA" w14:textId="77777777" w:rsidR="0097789C" w:rsidRDefault="00693202">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49DDD644" w14:textId="77777777" w:rsidR="00DA5365" w:rsidRDefault="00DA5365">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FA59CF8" w14:textId="77777777" w:rsidR="00DA5365" w:rsidRDefault="00DA5365">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
-      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...44 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="000000FB" w14:textId="77777777" w:rsidR="0097789C" w:rsidRDefault="00693202">
+  <w:p w14:paraId="1F83A479" w14:textId="77777777" w:rsidR="00DA5365" w:rsidRDefault="00DA5365">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="18496949" w14:textId="77777777" w:rsidR="00DA5365" w:rsidRDefault="00DA5365">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10080"/>
+      </w:tabs>
+      <w:ind w:firstLine="708"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5358D941" w14:textId="77777777" w:rsidR="00DA5365" w:rsidRDefault="00DA5365">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10080"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>v2 11/2020</w:t>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="000000FC" w14:textId="77777777" w:rsidR="0097789C" w:rsidRDefault="0097789C">
+  <w:p w14:paraId="1293743F" w14:textId="16897E94" w:rsidR="00DA5365" w:rsidRDefault="00DA5365">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10080"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00CA7A1E">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>Modello D2 V</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00CA7A1E">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>5  02</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00CA7A1E">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>/2025</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                      </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">                Pagina </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00AD5C8D">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> di </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00AD5C8D">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>19</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3DDF625D" w14:textId="77777777" w:rsidR="00DA5365" w:rsidRDefault="00DA5365">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="000000F8" w14:textId="77777777" w:rsidR="0097789C" w:rsidRDefault="00693202">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D08EFCA" w14:textId="7F0281F6" w:rsidR="00DA5365" w:rsidRPr="00CA7A1E" w:rsidRDefault="00DA5365">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
-      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00CA7A1E">
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>Modello D2 V</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00CA7A1E">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>5  02</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00CA7A1E">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve">/2025                      </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CA7A1E">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">                                  Pagina </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CA7A1E">
+      <w:rPr>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CA7A1E">
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00CA7A1E">
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00AD5C8D">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CA7A1E">
+      <w:rPr>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00CA7A1E">
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> di </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CA7A1E">
+      <w:rPr>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00CA7A1E">
+      <w:rPr>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00CA7A1E">
+      <w:rPr>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00AD5C8D">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
+      </w:rPr>
+      <w:t>19</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00CA7A1E">
+      <w:rPr>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="000000F9" w14:textId="77777777" w:rsidR="0097789C" w:rsidRDefault="0097789C">
+  <w:p w14:paraId="2AE3DEAB" w14:textId="77777777" w:rsidR="00DA5365" w:rsidRPr="00CA7A1E" w:rsidRDefault="00DA5365">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="39460EA8" w14:textId="77777777" w:rsidR="001A3688" w:rsidRDefault="001A3688">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3B5C952C" w14:textId="77777777" w:rsidR="001A3688" w:rsidRDefault="001A3688">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5479FA80" w14:textId="77777777" w:rsidR="00DA5365" w:rsidRDefault="00DA5365">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:rPr>
         <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-</w:ftr>
+</w:hdr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-  <w:p w14:paraId="30C15850" w14:textId="4989A56E" w:rsidR="0015750C" w:rsidRDefault="0015750C" w:rsidP="00214DDF">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F973E05" w14:textId="614E4C06" w:rsidR="00DA5365" w:rsidRDefault="00AA2674" w:rsidP="00AA2674">
     <w:pPr>
-      <w:pStyle w:val="Intestazione"/>
-      <w:ind w:left="-851"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14A29597" wp14:editId="3C51806C">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13C76CE1" wp14:editId="64A8C063">
           <wp:extent cx="1790700" cy="731520"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="3" name="Immagine 3"/>
+          <wp:docPr id="334293250" name="Immagine 334293250" descr="Immagine che contiene testo, Carattere, logo, design&#10;&#10;Descrizione generata automaticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name=""/>
+                  <pic:cNvPr id="2" name="Immagine 2" descr="Immagine che contiene testo, Carattere, logo, design&#10;&#10;Descrizione generata automaticamente"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1790700" cy="731520"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0465C158" w14:textId="77777777" w:rsidR="0015750C" w:rsidRDefault="0015750C">
-[...9 lines deleted...]
-  <w:p w14:paraId="000000F2" w14:textId="77777777" w:rsidR="0097789C" w:rsidRDefault="00693202">
+  <w:p w14:paraId="08330549" w14:textId="77777777" w:rsidR="00DA5365" w:rsidRDefault="00DA5365">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-        <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...8 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="000000F3" w14:textId="77777777" w:rsidR="0097789C" w:rsidRDefault="00693202">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E9B66B4" w14:textId="23CC4D6D" w:rsidR="00AA2674" w:rsidRDefault="00AA2674" w:rsidP="00AA2674">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:ind w:hanging="142"/>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...3 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:noProof/>
       </w:rPr>
-      <w:t>SU CARTA INTESTATA DELLA CAMERA DI COMMERCIO</w:t>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FC3255D" wp14:editId="2C7D47AA">
+          <wp:extent cx="1790700" cy="731520"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="811736897" name="Immagine 811736897" descr="Immagine che contiene testo, Carattere, logo, design&#10;&#10;Descrizione generata automaticamente"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Immagine 2" descr="Immagine che contiene testo, Carattere, logo, design&#10;&#10;Descrizione generata automaticamente"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1790700" cy="731520"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="000000F4" w14:textId="77777777" w:rsidR="0097789C" w:rsidRDefault="0097789C">
+  <w:p w14:paraId="6FD6F318" w14:textId="77777777" w:rsidR="00AA2674" w:rsidRDefault="00AA2674">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:rPr>
-        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="021E56F2"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05565584"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8892CC42"/>
+    <w:tmpl w:val="D3B45E9E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="149E12DD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AE2AFBA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21432DCE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E94CCD70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23505A39"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EEFA75BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2471357B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EB48B3AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26954F55"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3732E7CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D4F6B7A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DFAEC37A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A463EEE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CB66C26A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -11965,140 +19960,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="046954B5"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A4E12BA"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CA1C0AF8"/>
-[...85 lines deleted...]
-    <w:tmpl w:val="AC5E4364"/>
+    <w:tmpl w:val="57CA5064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -12164,586 +20073,346 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09455DCA"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B920D02"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9C18E34A"/>
+    <w:tmpl w:val="72A81EE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...3 lines deleted...]
-        <w:ind w:left="783" w:hanging="360"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1503" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2223" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2943" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3663" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4383" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5103" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5823" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6543" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B865439"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="426F5251"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="980EF7CC"/>
-[...180 lines deleted...]
-    <w:tmpl w:val="51FA791E"/>
+    <w:tmpl w:val="42727074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="862" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1582" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2302" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3022" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3742" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4462" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5182" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5902" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6622" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1C2F7ADA"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B32137A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="935A5626"/>
+    <w:tmpl w:val="E6C8482C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2A3E4849"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="579412E6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C79891D4"/>
-[...85 lines deleted...]
-    <w:tmpl w:val="3C609688"/>
+    <w:tmpl w:val="65F4BF72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="928" w:hanging="360"/>
+        <w:ind w:left="1210" w:hanging="359"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -12779,1124 +20448,1124 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="434F7D6E"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D7170A3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4E6627C6"/>
+    <w:tmpl w:val="DEB4493E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="4E293075"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CFE7EE1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="55C6E812"/>
+    <w:tmpl w:val="BC020F70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="927" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titolo2"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
-      </w:pPr>
+        <w:ind w:left="1214" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="1728" w:hanging="647"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="2736" w:hanging="934"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="50103E15"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F412499"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="FB9879E6"/>
-[...92 lines deleted...]
-    <w:tmpl w:val="A9F809CA"/>
+    <w:tmpl w:val="6602CC62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1288" w:hanging="719"/>
+        <w:ind w:left="1145" w:hanging="719"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="-143" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="-143" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="-143" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="-143" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="-143" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="-143" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="-143" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:ind w:left="-143" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-[...285 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="747339102">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1723674492">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="589853767">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1946844531">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1859661726">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="954478899">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1859153305">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="404495017">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1976980990">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1467090299">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="11" w16cid:durableId="633290207">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="12" w16cid:durableId="1554194660">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="13" w16cid:durableId="1429042405">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2116753013">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="918833392">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
-[...36 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="16" w16cid:durableId="1203666845">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="108"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0097789C"/>
-[...84 lines deleted...]
-    <w:rsid w:val="00EE79E9"/>
+    <w:rsidRoot w:val="00790A59"/>
+    <w:rsid w:val="000221DD"/>
+    <w:rsid w:val="00092535"/>
+    <w:rsid w:val="000A5C49"/>
+    <w:rsid w:val="000C09AC"/>
+    <w:rsid w:val="000C1F20"/>
+    <w:rsid w:val="000E4430"/>
+    <w:rsid w:val="000E5637"/>
+    <w:rsid w:val="00120BD3"/>
+    <w:rsid w:val="001320D0"/>
+    <w:rsid w:val="00144B31"/>
+    <w:rsid w:val="0015722E"/>
+    <w:rsid w:val="00191FFD"/>
+    <w:rsid w:val="001A3688"/>
+    <w:rsid w:val="001B45CF"/>
+    <w:rsid w:val="001C1B31"/>
+    <w:rsid w:val="001C62DA"/>
+    <w:rsid w:val="00225313"/>
+    <w:rsid w:val="0022580A"/>
+    <w:rsid w:val="002467AC"/>
+    <w:rsid w:val="002A073D"/>
+    <w:rsid w:val="002B65E5"/>
+    <w:rsid w:val="002B7E64"/>
+    <w:rsid w:val="002C4561"/>
+    <w:rsid w:val="002D415D"/>
+    <w:rsid w:val="002D5392"/>
+    <w:rsid w:val="00300E0E"/>
+    <w:rsid w:val="00305BA9"/>
+    <w:rsid w:val="003137F6"/>
+    <w:rsid w:val="00314706"/>
+    <w:rsid w:val="003161E7"/>
+    <w:rsid w:val="00323B6B"/>
+    <w:rsid w:val="003326CB"/>
+    <w:rsid w:val="00353C4B"/>
+    <w:rsid w:val="003A5283"/>
+    <w:rsid w:val="003D1529"/>
+    <w:rsid w:val="003D63B8"/>
+    <w:rsid w:val="003D70C1"/>
+    <w:rsid w:val="003E005E"/>
+    <w:rsid w:val="003E6B12"/>
+    <w:rsid w:val="0043494A"/>
+    <w:rsid w:val="004710E1"/>
+    <w:rsid w:val="00480B7B"/>
+    <w:rsid w:val="004A759D"/>
+    <w:rsid w:val="004C29EC"/>
+    <w:rsid w:val="004D73D4"/>
+    <w:rsid w:val="004D7A63"/>
+    <w:rsid w:val="00531165"/>
+    <w:rsid w:val="00536F9B"/>
+    <w:rsid w:val="005612DC"/>
+    <w:rsid w:val="00590C66"/>
+    <w:rsid w:val="005917A4"/>
+    <w:rsid w:val="00594EEF"/>
+    <w:rsid w:val="005B32DF"/>
+    <w:rsid w:val="005B5B33"/>
+    <w:rsid w:val="005C22CF"/>
+    <w:rsid w:val="005C6615"/>
+    <w:rsid w:val="00604488"/>
+    <w:rsid w:val="00614AB1"/>
+    <w:rsid w:val="0062444C"/>
+    <w:rsid w:val="006338CC"/>
+    <w:rsid w:val="00664419"/>
+    <w:rsid w:val="006A1C8F"/>
+    <w:rsid w:val="006C2737"/>
+    <w:rsid w:val="006C3FAE"/>
+    <w:rsid w:val="006E5A60"/>
+    <w:rsid w:val="006F36FA"/>
+    <w:rsid w:val="007065C8"/>
+    <w:rsid w:val="0071114C"/>
+    <w:rsid w:val="00713160"/>
+    <w:rsid w:val="00720E89"/>
+    <w:rsid w:val="00727888"/>
+    <w:rsid w:val="007372B1"/>
+    <w:rsid w:val="00752949"/>
+    <w:rsid w:val="00790A59"/>
+    <w:rsid w:val="007A5894"/>
+    <w:rsid w:val="007A7D80"/>
+    <w:rsid w:val="007B2773"/>
+    <w:rsid w:val="007E6040"/>
+    <w:rsid w:val="00815376"/>
+    <w:rsid w:val="008246C3"/>
+    <w:rsid w:val="008302EC"/>
+    <w:rsid w:val="00872EEB"/>
+    <w:rsid w:val="0088074B"/>
+    <w:rsid w:val="008823F4"/>
+    <w:rsid w:val="008D12E4"/>
+    <w:rsid w:val="008D51B8"/>
+    <w:rsid w:val="008E5446"/>
+    <w:rsid w:val="00907C48"/>
+    <w:rsid w:val="00912DBD"/>
+    <w:rsid w:val="009176FD"/>
+    <w:rsid w:val="00923B53"/>
+    <w:rsid w:val="00956BF4"/>
+    <w:rsid w:val="00975CAB"/>
+    <w:rsid w:val="00994D91"/>
+    <w:rsid w:val="00A05ABF"/>
+    <w:rsid w:val="00A147FF"/>
+    <w:rsid w:val="00A22BDB"/>
+    <w:rsid w:val="00A61B9F"/>
+    <w:rsid w:val="00A61F95"/>
+    <w:rsid w:val="00A67A14"/>
+    <w:rsid w:val="00A70EEE"/>
+    <w:rsid w:val="00A72BAC"/>
+    <w:rsid w:val="00A96615"/>
+    <w:rsid w:val="00AA2674"/>
+    <w:rsid w:val="00AA5899"/>
+    <w:rsid w:val="00AC18A8"/>
+    <w:rsid w:val="00AD5C8D"/>
+    <w:rsid w:val="00AE2C96"/>
+    <w:rsid w:val="00AF65BC"/>
+    <w:rsid w:val="00B53B68"/>
+    <w:rsid w:val="00B70DC7"/>
+    <w:rsid w:val="00B80A46"/>
+    <w:rsid w:val="00BD050A"/>
+    <w:rsid w:val="00BD3F6B"/>
+    <w:rsid w:val="00BE00E5"/>
+    <w:rsid w:val="00BF1760"/>
+    <w:rsid w:val="00BF42AD"/>
+    <w:rsid w:val="00C10B29"/>
+    <w:rsid w:val="00C316DF"/>
+    <w:rsid w:val="00C61893"/>
+    <w:rsid w:val="00C84171"/>
+    <w:rsid w:val="00CA7A1E"/>
+    <w:rsid w:val="00CB355A"/>
+    <w:rsid w:val="00CB3BE2"/>
+    <w:rsid w:val="00CD1272"/>
+    <w:rsid w:val="00CF768B"/>
+    <w:rsid w:val="00D05D56"/>
+    <w:rsid w:val="00D12D63"/>
+    <w:rsid w:val="00D257C1"/>
+    <w:rsid w:val="00D37420"/>
+    <w:rsid w:val="00D46FA3"/>
+    <w:rsid w:val="00D93341"/>
+    <w:rsid w:val="00DA3AC5"/>
+    <w:rsid w:val="00DA5365"/>
+    <w:rsid w:val="00DC0DCD"/>
+    <w:rsid w:val="00DF264E"/>
+    <w:rsid w:val="00DF7B22"/>
+    <w:rsid w:val="00E1692B"/>
+    <w:rsid w:val="00E46454"/>
+    <w:rsid w:val="00E52759"/>
+    <w:rsid w:val="00E656F0"/>
+    <w:rsid w:val="00E84190"/>
+    <w:rsid w:val="00E84A48"/>
+    <w:rsid w:val="00E86871"/>
+    <w:rsid w:val="00E9754B"/>
+    <w:rsid w:val="00F16649"/>
+    <w:rsid w:val="00F405E3"/>
+    <w:rsid w:val="00F43231"/>
+    <w:rsid w:val="00F53434"/>
+    <w:rsid w:val="00F57D44"/>
+    <w:rsid w:val="00F660D7"/>
+    <w:rsid w:val="00F76CB4"/>
+    <w:rsid w:val="00F8240E"/>
+    <w:rsid w:val="00FD48FB"/>
+    <w:rsid w:val="00FD51D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="771CE1A0"/>
+  <w14:docId w14:val="16CA13EF"/>
+  <w15:docId w15:val="{49A79225-D1C5-439C-970D-2B0869737AE6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE501B"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE501B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE501B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:ind w:left="5664" w:firstLine="707"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:ind w:left="5664" w:firstLine="708"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE501B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE501B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE501B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CE501B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -13907,1224 +21576,1553 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="Table Normal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="NormalTable0">
+    <w:name w:val="Normal Table0"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z0">
+    <w:name w:val="WW8Num2z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z0">
+    <w:name w:val="WW8Num3z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z0">
+    <w:name w:val="WW8Num4z0"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z0">
+    <w:name w:val="WW8Num6z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Absatz-Standardschriftart"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Carpredefinitoparagrafo2">
+    <w:name w:val="Car. predefinito paragrafo2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z1">
+    <w:name w:val="WW8Num2z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num2z2">
+    <w:name w:val="WW8Num2z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z1">
+    <w:name w:val="WW8Num3z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z2">
+    <w:name w:val="WW8Num3z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num3z3">
+    <w:name w:val="WW8Num3z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z1">
+    <w:name w:val="WW8Num4z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z2">
+    <w:name w:val="WW8Num4z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num4z3">
+    <w:name w:val="WW8Num4z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z0">
+    <w:name w:val="WW8Num5z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z1">
+    <w:name w:val="WW8Num5z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num5z3">
+    <w:name w:val="WW8Num5z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z1">
+    <w:name w:val="WW8Num6z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z2">
+    <w:name w:val="WW8Num6z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num6z3">
+    <w:name w:val="WW8Num6z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z0">
+    <w:name w:val="WW8Num7z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z1">
+    <w:name w:val="WW8Num7z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z2">
+    <w:name w:val="WW8Num7z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num7z3">
+    <w:name w:val="WW8Num7z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z0">
+    <w:name w:val="WW8Num10z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z1">
+    <w:name w:val="WW8Num10z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z2">
+    <w:name w:val="WW8Num10z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num10z3">
+    <w:name w:val="WW8Num10z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num11z0">
+    <w:name w:val="WW8Num11z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z0">
+    <w:name w:val="WW8Num13z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z1">
+    <w:name w:val="WW8Num13z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num13z2">
+    <w:name w:val="WW8Num13z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num14z0">
+    <w:name w:val="WW8Num14z0"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z0">
+    <w:name w:val="WW8Num15z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z1">
+    <w:name w:val="WW8Num15z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z2">
+    <w:name w:val="WW8Num15z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num15z3">
+    <w:name w:val="WW8Num15z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z0">
+    <w:name w:val="WW8Num16z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z1">
+    <w:name w:val="WW8Num16z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z2">
+    <w:name w:val="WW8Num16z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num16z3">
+    <w:name w:val="WW8Num16z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z0">
+    <w:name w:val="WW8Num18z0"/>
+    <w:rPr>
+      <w:sz w:val="14"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z1">
+    <w:name w:val="WW8Num18z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z2">
+    <w:name w:val="WW8Num18z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num18z3">
+    <w:name w:val="WW8Num18z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num19z0">
+    <w:name w:val="WW8Num19z0"/>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num20z0">
+    <w:name w:val="WW8Num20z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z0">
+    <w:name w:val="WW8Num22z0"/>
+    <w:rPr>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num22z1">
+    <w:name w:val="WW8Num22z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z0">
+    <w:name w:val="WW8Num23z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z1">
+    <w:name w:val="WW8Num23z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z2">
+    <w:name w:val="WW8Num23z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num23z3">
+    <w:name w:val="WW8Num23z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z1">
+    <w:name w:val="WW8Num24z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z2">
+    <w:name w:val="WW8Num24z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num24z3">
+    <w:name w:val="WW8Num24z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num25z0">
+    <w:name w:val="WW8Num25z0"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num26z0">
+    <w:name w:val="WW8Num26z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num26z1">
+    <w:name w:val="WW8Num26z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num26z2">
+    <w:name w:val="WW8Num26z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num26z3">
+    <w:name w:val="WW8Num26z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num28z0">
+    <w:name w:val="WW8Num28z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num28z1">
+    <w:name w:val="WW8Num28z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num28z2">
+    <w:name w:val="WW8Num28z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num28z3">
+    <w:name w:val="WW8Num28z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num29z0">
+    <w:name w:val="WW8Num29z0"/>
+    <w:rPr>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num29z1">
+    <w:name w:val="WW8Num29z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num30z1">
+    <w:name w:val="WW8Num30z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num30z2">
+    <w:name w:val="WW8Num30z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num30z3">
+    <w:name w:val="WW8Num30z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num31z0">
+    <w:name w:val="WW8Num31z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num31z1">
+    <w:name w:val="WW8Num31z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num31z2">
+    <w:name w:val="WW8Num31z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num31z3">
+    <w:name w:val="WW8Num31z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num34z0">
+    <w:name w:val="WW8Num34z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num34z1">
+    <w:name w:val="WW8Num34z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num34z2">
+    <w:name w:val="WW8Num34z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num34z3">
+    <w:name w:val="WW8Num34z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num35z0">
+    <w:name w:val="WW8Num35z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num35z1">
+    <w:name w:val="WW8Num35z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num35z2">
+    <w:name w:val="WW8Num35z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num35z3">
+    <w:name w:val="WW8Num35z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num36z0">
+    <w:name w:val="WW8Num36z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num36z1">
+    <w:name w:val="WW8Num36z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num36z2">
+    <w:name w:val="WW8Num36z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num36z3">
+    <w:name w:val="WW8Num36z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num37z1">
+    <w:name w:val="WW8Num37z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num37z2">
+    <w:name w:val="WW8Num37z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num37z3">
+    <w:name w:val="WW8Num37z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num38z0">
+    <w:name w:val="WW8Num38z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num38z1">
+    <w:name w:val="WW8Num38z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num38z2">
+    <w:name w:val="WW8Num38z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num38z3">
+    <w:name w:val="WW8Num38z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num39z0">
+    <w:name w:val="WW8Num39z0"/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num40z1">
+    <w:name w:val="WW8Num40z1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num40z2">
+    <w:name w:val="WW8Num40z2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8Num40z3">
+    <w:name w:val="WW8Num40z3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW8NumSt28z0">
+    <w:name w:val="WW8NumSt28z0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Carpredefinitoparagrafo1">
+    <w:name w:val="Car. predefinito paragrafo1"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Numeropagina">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo1"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Rimandocommento1">
+    <w:name w:val="Rimando commento1"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
+    <w:name w:val="Intestazione Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo1"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Enfasigrassetto">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazione2">
+    <w:name w:val="Intestazione2"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Corpotesto"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpotesto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Elenco">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Corpotesto"/>
+    <w:rsid w:val="00CE501B"/>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Didascalia2">
+    <w:name w:val="Didascalia2"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Indice">
+    <w:name w:val="Indice"/>
+    <w:basedOn w:val="Normale"/>
+    <w:rsid w:val="00CE501B"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazione1">
+    <w:name w:val="Intestazione1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Corpotesto"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Didascalia1">
+    <w:name w:val="Didascalia1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:rsid w:val="00CE501B"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Corpodeltesto21">
+    <w:name w:val="Corpo del testo 21"/>
+    <w:basedOn w:val="Normale"/>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormaleWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normale"/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Intestazione">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normale"/>
+    <w:rsid w:val="00CE501B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pidipagina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normale"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Testocommento1">
+    <w:name w:val="Testo commento1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Soggettocommento">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Testocommento1"/>
+    <w:next w:val="Testocommento1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testofumetto">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00CE501B"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Arial" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normale"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WW-Testonormale">
+    <w:name w:val="WW-Testo normale"/>
+    <w:basedOn w:val="Normale"/>
+    <w:rsid w:val="00B025CD"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="it-IT" w:bidi="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rimandocommento">
+    <w:name w:val="annotation reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CE501B"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testocommento">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TestocommentoCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CE501B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestocommentoCarattere">
+    <w:name w:val="Testo commento Carattere"/>
+    <w:link w:val="Testocommento"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0006631B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="x-none" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Menzionenonrisolta1">
+    <w:name w:val="Menzione non risolta1"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B80D6C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normale"/>
+    <w:rsid w:val="00945227"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:rsid w:val="00945227"/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Sottotitolo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Testocommento">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="1">
+    <w:name w:val="1"/>
+    <w:basedOn w:val="NormalTable0"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TestocommentoCarattere">
-[...22 lines deleted...]
-    <w:link w:val="TestofumettoCarattere"/>
+  <w:style w:type="paragraph" w:styleId="Revisione">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="006D66A2"/>
+    <w:rsid w:val="00BA1DB9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...150 lines deleted...]
-      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpotesto">
-[...295 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal"/>
+    <w:rsid w:val="00CE501B"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titolo">
-    <w:name w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Carpredefinitoparagrafo4">
+    <w:name w:val="Car. predefinito paragrafo4"/>
+    <w:rsid w:val="00CE501B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart">
+    <w:name w:val="WW-Absatz-Standardschriftart"/>
+    <w:rsid w:val="00CE501B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Caratterepredefinitoparagrafo">
+    <w:name w:val="Carattere predefinito paragrafo"/>
+    <w:rsid w:val="00CE501B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Carpredefinitoparagrafo3">
+    <w:name w:val="Car. predefinito paragrafo3"/>
+    <w:rsid w:val="00CE501B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart1">
+    <w:name w:val="WW-Absatz-Standardschriftart1"/>
+    <w:rsid w:val="00CE501B"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="WW-Absatz-Standardschriftart11">
+    <w:name w:val="WW-Absatz-Standardschriftart11"/>
+    <w:rsid w:val="00CE501B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazione4">
+    <w:name w:val="Intestazione4"/>
     <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:next w:val="Corpotesto"/>
+    <w:rsid w:val="00CE501B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="480" w:after="120"/>
+      <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="72"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Tahoma"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-[...11 lines deleted...]
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Didascalia4">
+    <w:name w:val="Didascalia4"/>
     <w:basedOn w:val="Normale"/>
-    <w:next w:val="Normale"/>
+    <w:rsid w:val="00CE501B"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Tahoma"/>
       <w:i/>
-      <w:color w:val="666666"/>
-[...182 lines deleted...]
-      <w:lang w:eastAsia="it-IT"/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazione3">
     <w:name w:val="Intestazione3"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Corpotesto"/>
-    <w:rsid w:val="00A77238"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00CE501B"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Corpotesto">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Didascalia3">
+    <w:name w:val="Didascalia3"/>
     <w:basedOn w:val="Normale"/>
-    <w:link w:val="CorpotestoCarattere"/>
+    <w:rsid w:val="00CE501B"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Tahoma"/>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenutotabella">
+    <w:name w:val="Contenuto tabella"/>
+    <w:basedOn w:val="Normale"/>
+    <w:rsid w:val="00CE501B"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intestazionetabella">
+    <w:name w:val="Intestazione tabella"/>
+    <w:basedOn w:val="Contenutotabella"/>
+    <w:rsid w:val="00CE501B"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal1"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Menzionenonrisolta">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A77238"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00A77238"/>
+    <w:rsid w:val="004710E1"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="514615384">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="553196699">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="595677199">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1496259648">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1792092059">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1817382108">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjHZX9FRyjRngKrk8XmBFIhIcrcmg==">AMUW2mUzWOiz2NCLNbES7TgavGso2/6foaXKPwpJVGXDnI2ecTEt9GozU1G0B95I7OZyZGAhwO2qoWyVyrr1dyos0qGq0y3Jc2NEXel/NU0GJx9bckZy4gMgomAhayxfteaNT09DioD0ZYf265HFcAhRxqUVfl0HSV8Pqmd0wmqFIZxhoier7Lg=</go:docsCustomData>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhRDhjD7MINNL7nnPjO8yK5p+uhWQ==">CgMxLjAaGgoBMBIVChMIBCoPCgtBQUFCU2J5WFctSRABGhoKATESFQoTCAQqDwoLQUFBQlRIYmRxbjgQARoaCgEyEhUKEwgEKg8KC0FBQUJUSGJkcW53EAEaGgoBMxIVChMIBCoPCgtBQUFCVEhiZHFudxACGhoKATQSFQoTCAQqDwoLQUFBQlRIYmRxbjAQARoaCgE1EhUKEwgEKg8KC0FBQUJUSGJkcW4wEAIaGgoBNhIVChMIBCoPCgtBQUFCVEhiZHFuMBABGhoKATcSFQoTCAQqDwoLQUFBQlRIYmRxbjAQAhoaCgE4EhUKEwgEKg8KC0FBQUJUSGJkcW4wEAIaGgoBORIVChMIBCoPCgtBQUFCVEhiZHFuMBABGhsKAjEwEhUKEwgEKg8KC0FBQUJUSGJkcW9FEAEaGwoCMTESFQoTCAQqDwoLQUFBQlRIYmRxb0UQAhobCgIxMhIVChMIBCoPCgtBQUFCVEhiZHFvSRABGhsKAjEzEhUKEwgEKg8KC0FBQUJUSGJkcW9JEAIaGwoCMTQSFQoTCAQqDwoLQUFBQlRIYmRxb3cQARobCgIxNRIVChMIBCoPCgtBQUFCVEhiZHFvNBABGhsKAjE2EhUKEwgEKg8KC0FBQUJUSGJkcW80EAIaGwoCMTcSFQoTCAQqDwoLQUFBQlRIYmRxbzQQARobCgIxOBIVChMIBCoPCgtBQUFCVEhiZHFwQRABGhsKAjE5EhUKEwgEKg8KC0FBQUJUSGJkcXBFEAEaGwoCMjASFQoTCAQqDwoLQUFBQlU0bm5FY0EQARobCgIyMRIVChMIBCoPCgtBQUFCVTRubkVjQRABGhsKAjIyEhUKEwgEKg8KC0FBQUJVNG5uRWNBEAIaGwoCMjMSFQoTCAQqDwoLQUFBQlU0bm5FY0UQARobCgIyNBIVChMIBCoPCgtBQUFCVTRubkVjRRACGhsKAjI1EhUKEwgEKg8KC0FBQUJVNG5uRWNJEAEaGwoCMjYSFQoTCAQqDwoLQUFBQlU0bm5FY0kQAhobCgIyNxIVChMIBCoPCgtBQUFCVTRubkVjTRACGhsKAjI4EhUKEwgEKg8KC0FBQUJVNG5uRWNNEAIaNgoCMjkSMAoEOgIIAgoTCAQqDwoLQUFBQlU0bm5FY1UQBAoTCAQqDwoLQUFBQlU0bm5FY1UQAxobCgIzMBIVChMIBCoPCgtBQUFCVTRubkVjWRABGhsKAjMxEhUKEwgEKg8KC0FBQUJVNG5uRWNrEAIaGwoCMzISFQoTCAQqDwoLQUFBQlU0bm5FY2sQAho2CgIzMxIwCgQ6AggCChMIBCoPCgtBQUFCVTRubkVjbxAEChMIBCoPCgtBQUFCVTRubkVjbxADGhsKAjM0EhUKEwgEKg8KC0FBQUJVNG5uRWNzEAEaGwoCMzUSFQoTCAQqDwoLQUFBQlU0bm5FY3MQAhobCgIzNhIVChMIBCoPCgtBQUFCVTRubkVjdxABGhsKAjM3EhUKEwgEKg8KC0FBQUJVNG5uRWN3EAIaGwoCMzgSFQoTCAQqDwoLQUFBQlU0bm5FaFUQARobCgIzORIVChMIBCoPCgtBQUFCVTRubkVoVRABGhsKAjQwEhUKEwgEKg8KC0FBQUJVNG5uRWhVEAIaGwoCNDESFQoTCAQqDwoLQUFBQlU0bm5FaFUQAhobCgI0MhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjQzEhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCNDQSFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI0NRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjQ2EhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCNDcSFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI0OBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjQ5EhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCNTASFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI1MRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjUyEhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCNTMSFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI1NBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjU1EhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCNTYSFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI1NxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjU4EhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCNTkSFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI2MBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjYxEhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCNjISFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI2MxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjY0EhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCNjUSFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI2NhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjY3EhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCNjgSFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI2ORIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjcwEhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCNzESFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI3MhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjczEhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCNzQSFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI3NRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjc2EhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCNzcSFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI3OBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjc5EhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCODASFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI4MRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjgyEhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCODMSFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI4NBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjg1EhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCODYSFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI4NxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjg4EhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCODkSFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI5MBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjkxEhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCOTISFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI5MxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjk0EhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCOTUSFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI5NhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhsKAjk3EhUKEwgEKg8KC0FBQUJVNG5uRWhnEAEaGwoCOTgSFQoTCAQqDwoLQUFBQlU0bm5FaGcQARobCgI5ORIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEwMBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEwMRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEwMhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEwMxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEwNBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEwNRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEwNhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEwNxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEwOBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEwORIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzExMBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzExMRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzExMhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzExMxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzExNBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzExNRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzExNhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzExNxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzExOBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzExORIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEyMBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEyMRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEyMhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEyMxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEyNBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEyNRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEyNhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEyNxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEyOBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEyORIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEzMBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEzMRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEzMhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEzMxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEzNBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEzNRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEzNhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEzNxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEzOBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzEzORIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE0MBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE0MRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE0MhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE0MxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE0NBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE0NRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE0NhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE0NxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE0OBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE0ORIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE1MBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE1MRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE1MhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE1MxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE1NBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE1NRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE1NhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE1NxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE1OBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE1ORIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE2MBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE2MRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE2MhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE2MxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE2NBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE2NRIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE2NhIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE2NxIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE2OBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE2ORIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE3MBIVChMIBCoPCgtBQUFCVTRubkVoZxABGhwKAzE3MRIVChMIBCoPCgtBQUFCVTRubkVoZxABGjcKAzE3MhIwCgQ6AggCChMIBCoPCgtBQUFCVTRubkVoZxAEChMIBCoPCgtBQUFCVTRubkVoZxADGhwKAzE3MxIVChMIBCoPCgtBQUFCVTRubkVoYxABGhwKAzE3NBIVChMIBCoPCgtBQUFCVTRubkVoYxABGhwKAzE3NRIVChMIBCoPCgtBQUFCVTRubkVoYxABGhwKAzE3NhIVChMIBCoPCgtBQUFCVTRubkVoYxACGhwKAzE3NxIVChMIBCoPCgtBQUFCVTRubkVoYxACGhwKAzE3OBIVChMIBCoPCgtBQUFCVTRubkVoYxACGhwKAzE3ORIVChMIBCoPCgtBQUFCVTRubkVoYxACGhwKAzE4MBIVChMIBCoPCgtBQUFCVTRubkVoYxACGhwKAzE4MRIVChMIBCoPCgtBQUFCVTRubkVoYxACGhwKAzE4MhIVChMIBCoPCgtBQUFCVTRubkVoYxACGhwKAzE4MxIVChMIBCoPCgtBQUFCVTRubkVoYxACGhwKAzE4NBIVChMIBCoPCgtBQUFCVTRubkVoYxAEGjcKAzE4NRIwCgQ6AggCChMIBCoPCgtBQUFCVTRubkVoYxAEChMIBCoPCgtBQUFCVTRubkVoYxADGhwKAzE4NhIVChMIBCoPCgtBQUFCVTRubkVobxABGhwKAzE4NxIVChMIBCoPCgtBQUFCVTRubkVobxABGjEKAzE4OBIqChMIBCoPCgtBQUFCVTRubkVoYxAEChMIBCoPCgtBQUFCVTRubkVobxABGhwKAzE4ORIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzE5MBIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzE5MRIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzE5MhIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzE5MxIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzE5NBIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzE5NRIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzE5NhIVChMIBCoPCgtBQUFCU2J5WFctQRABGhwKAzE5NxIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzE5OBIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzE5ORIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIwMBIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIwMRIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIwMhIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIwMxIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIwNBIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIwNRIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIwNhIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIwNxIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIwOBIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIwORIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIxMBIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIxMRIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIxMhIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIxMxIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIxNBIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIxNRIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIxNhIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIxNxIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIxOBIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIxORIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIyMBIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIyMRIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIyMhIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIyMxIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIyNBIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIyNRIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIyNhIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIyNxIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIyOBIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIyORIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIzMBIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIzMRIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIzMhIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIzMxIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIzNBIVChMIBCoPCgtBQUFCVTRubkVobxACGhwKAzIzNRIVChMIBCoPCgtBQUFCVTRubkVoMBABGhwKAzIzNhIVChMIBCoPCgtBQUFCVTRubkVoMBABGhwKAzIzNxIVChMIBCoPCgtBQUFCVTRubkVoMBABGhwKAzIzOBIVChMIBCoPCgtBQUFCVTRubkVoMBABGhwKAzIzORIVChMIBCoPCgtBQUFCVTRubkVoMBABGhwKAzI0MBIVChMIBCoPCgtBQUFCVTRubkVoMBABGhwKAzI0MRIVChMIBCoPCgtBQUFCVTRubkVoMBABGhwKAzI0MhIVChMIBCoPCgtBQUFCVTRubkVoMBABGhwKAzI0MxIVChMIBCoPCgtBQUFCVTRubkVoMBAEGhwKAzI0NBIVChMIBCoPCgtBQUFCVTRubkVoMBAEGhwKAzI0NRIVChMIBCoPCgtBQUFCVTRubkVpYxABGhwKAzI0NhIVChMIBCoPCgtBQUFCVTRubkVpNBABGhwKAzI0NxIVChMIBCoPCgtBQUFCVTRubkVpNBABGhwKAzI0OBIVChMIBCoPCgtBQUFCVTRubkVpNBACGhwKAzI0ORIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI1MBIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI1MRIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI1MhIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI1MxIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI1NBIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI1NRIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI1NhIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI1NxIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI1OBIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI1ORIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI2MBIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI2MRIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI2MhIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI2MxIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI2NBIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI2NRIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI2NhIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI2NxIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI2OBIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI2ORIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI3MBIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI3MRIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI3MhIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI3MxIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI3NBIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI3NRIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI3NhIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI3NxIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI3OBIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI3ORIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI4MBIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI4MRIVChMIBCoPCgtBQUFCVTRubkVqTRABGhwKAzI4MhIVChMIBCoPCgtBQUFCVTRubkVqbxACGhwKAzI4MxIVChMIBCoPCgtBQUFCVTRubkVqbxACGhwKAzI4NBIVChMIBCoPCgtBQUFCVTRubkVqbxACGhwKAzI4NRIVChMIBCoPCgtBQUFCVTRubkVqbxACGhwKAzI4NhIVChMIBCoPCgtBQUFCVTRubkVqbxACGhwKAzI4NxIVChMIBCoPCgtBQUFCVTRubkVqbxACGhwKAzI4OBIVChMIBCoPCgtBQUFCVTRubkVqbxACGhwKAzI4ORIVChMIBCoPCgtBQUFCVTRubkVqbxACGhwKAzI5MBIVChMIBCoPCgtBQUFCVTRubkVqbxACGhwKAzI5MRIVChMIBCoPCgtBQUFCVTRubkVqbxACGhwKAzI5MhIVChMIBCoPCgtBQUFCVTRubkVqbxACGhwKAzI5MxIVChMIBCoPCgtBQUFCVTRubkVqbxACGhwKAzI5NBIVChMIBCoPCgtBQUFCVTRubkVqbxACGhwKAzI5NRIVChMIBCoPCgtBQUFCVTRubkVqbxACGhwKAzI5NhIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzI5NxIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzI5OBIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzI5ORIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMwMBIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMwMRIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMwMhIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMwMxIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMwNBIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMwNRIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMwNhIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMwNxIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMwOBIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMwORIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMxMBIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMxMRIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMxMhIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMxMxIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMxNBIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMxNRIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMxNhIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMxNxIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMxOBIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMxORIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMyMBIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMyMRIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMyMhIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMyMxIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMyNBIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMyNRIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMyNhIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMyNxIVChMIBCoPCgtBQUFCVTRubkVsSRABGhwKAzMyOBIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzMyORIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzMzMBIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzMzMRIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzMzMhIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzMzMxIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzMzNBIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzMzNRIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzMzNhIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzMzNxIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzMzOBIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzMzORIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM0MBIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM0MRIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM0MhIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM0MxIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM0NBIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM0NRIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM0NhIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM0NxIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM0OBIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM0ORIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM1MBIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM1MRIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM1MhIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM1MxIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM1NBIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM1NRIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM1NhIVChMIBCoPCgtBQUFCVTRubkVsURACGhwKAzM1NxIVChMIBCoPCgtBQUFCVTRubkVsURACIpECCgtBQUFCVTRubkVpVRLbAQoLQUFBQlU0bm5FaVUSC0FBQUJVNG5uRWlVGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMKfY5b2cMjiH4eW9nDJKOwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhPC19rkAQ0aCwoHCgEiEAEYABABWgx6ODQ4bTFzdG1xaWZyAiAAeACCARRzdWdnZXN0LnV2aDkzenMxamd3NJoBBggAEAAYALABALgBABin2OW9nDIgh+HlvZwyMABCFHN1Z2dlc3QudXZoOTN6czFqZ3c0IqsCCgtBQUFCVEhiZHFudxL1AQoLQUFBQlRIYmRxbncSC0FBQUJUSGJkcW53Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMJWy4racMjjEtOO2nDJKVQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGi3C19rkAScKJQoHCgFkEAEYABIYChJub24gdXRpbGl6emFyZSBuw6kQARgAGAFaDG9hNTFtcDg2dmpzeXICIAB4AIIBFHN1Z2dlc3QuZmViZXE1NzEyMTRxmgEGCAAQABgAsAEAuAEAGJWy4racMiDEtOO2nDIwAEIUc3VnZ2VzdC5mZWJlcTU3MTIxNHEikgIKC0FBQUJVNG5uRWNVEtwBCgtBQUFCVTRubkVjVRILQUFBQlU0bm5FY1UaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAw64vTu5wyOOuL07ucMko8CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFMLX2uQBDiIECFIQASIGCAwIDRABWgxheXo1bjZ0NWFuZXdyAiAAeACCARRzdWdnZXN0LmRzYWZnYzI2YzJ1dpoBBggAEAAYALABALgBABjri9O7nDIg64vTu5wyMABCFHN1Z2dlc3QuZHNhZmdjMjZjMnV2IpwCCgtBQUFCVEhiZHFuOBLmAQoLQUFBQlRIYmRxbjgSC0FBQUJUSGJkcW44Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMI2J57acMjienue2nDJKRgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGh7C19rkARgaFgoSCgwo4oCcR0RQUuKAnSkQARgAEAFaDGRzbzVjM3AyMjA1bnICIAB4AIIBFHN1Z2dlc3QuYjA4czhwY3hrd2F2mgEGCAAQABgAsAEAuAEAGI2J57acMiCenue2nDIwAEIUc3VnZ2VzdC5iMDhzOHBjeGt3YXYingIKC0FBQUJVNG5uRWNZEugBCgtBQUFCVTRubkVjWRILQUFBQlU0bm5FY1kaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAwxurTu5wyOIj807ucMkpICiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaIMLX2uQBGhoYChQKDmluIHF1YWxpdMOgIGRpEAEYABABWgxkNXh5cmw5NzIydDByAiAAeACCARRzdWdnZXN0LnhvYzQ0NWxvMWprd5oBBggAEAAYALABALgBABjG6tO7nDIgiPzTu5wyMABCFHN1Z2dlc3QueG9jNDQ1bG8xamt3IpMCCgtBQUFCVEhiZHFwQRLdAQoLQUFBQlRIYmRxcEESC0FBQUJUSGJkcXBBGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMIKkq7ecMjiCpKu3nDJKPQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhXC19rkAQ8aDQoJCgPigJ0QARgAEAFaDGRodHh4ZG84cmxmOHICIAB4AIIBFHN1Z2dlc3QuY2N4bDltYWl0MzhsmgEGCAAQABgAsAEAuAEAGIKkq7ecMiCCpKu3nDIwAEIUc3VnZ2VzdC5jY3hsOW1haXQzOGwikQIKC0FBQUJVNG5uRWljEtwBCgtBQUFCVTRubkVpYxILQUFBQlU0bm5FaWMaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAwzejlvZwyOM3o5b2cMko9CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFcLX2uQBDxoNCgkKA+KAnRABGAAQAVoMYXpzMDZrbjRyOHBicgIgAHgAggETc3VnZ2VzdC5zd3hrZGVpOGRzNpoBBggAEAAYALABALgBABjN6OW9nDIgzejlvZwyMABCE3N1Z2dlc3Quc3d4a2RlaThkczYilgIKC0FBQUJUSGJkcXBFEuABCgtBQUFCVEhiZHFwRRILQUFBQlRIYmRxcEUaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAwhq6rt5wyOKG4q7ecMkpACiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaGMLX2uQBEhoQCgwKBmzigJlJUhABGAAQAVoMMzVvcWhyd29pM2tucgIgAHgAggEUc3VnZ2VzdC5hZXphYzY2cHp5ZWOaAQYIABAAGACwAQC4AQAYhq6rt5wyIKG4q7ecMjAAQhRzdWdnZXN0LmFlemFjNjZwenllYyLdAgoLQUFBQlU0bm5FY0ESpwIKC0FBQUJVNG5uRWNBEgtBQUFCVTRubkVjQRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADDp38e7nDI44PbHu5wySoYBCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaXsLX2uQBWApWCkEKO0FUVE8gREkgTk9NSU5BIERFTEzigJlPLkQuUi4vUi5BLk8gQSAoU1VCKSBSRVNQT05TQUJJTEUgREVMEAEYABIPCglDT05UUkFUVE8QARgAGAFaDG16ejI3bHZvNW11NXICIAB4AIIBFHN1Z2dlc3QudnRzYTM2cXFwNXA4mgEGCAAQABgAsAEAuAEAGOnfx7ucMiDg9se7nDIwAEIUc3VnZ2VzdC52dHNhMzZxcXA1cDgigwMKC0FBQUJVNG5uRWhjEs0CCgtBQUFCVTRubkVoYxILQUFBQlU0bm5FaGMaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAwqaTLvZwyOPuuy72cMkqsAQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGoMBwtfa5AF9Em8KawplVHV0dG8gY2nDsiBwcmVtZXNzbywgbGUgUGFydGkgY29udmVuZ29ubyBlIHN0aXB1bGFubyBxdWFudG8gc2VndWUuIFByZW1lc3NlIExlIHByZW1lc3NlIGNvc3RpdHVpc2Nvbm8QARgBEAEaCgoGCgAQExgAEAFaDDUxcW8wc21zaWJteHICIAB4AIIBFHN1Z2dlc3QueGJncGM4cGxpaWI2mgEGCAAQABgAsAEAuAEAGKmky72cMiD7rsu9nDIwAEIUc3VnZ2VzdC54YmdwYzhwbGlpYjYi0wIKC0FBQUJTYnlYVy1JEp0CCgtBQUFCU2J5WFctSRILQUFBQlNieVhXLUkaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAw69G4qY4yOKDluKmOMkp6CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaUsLX2uQBTBpKCkYKQCwgLGl2aSBjb21wcmVzaSBpIHRlbWkgY29uY2VybmVudGkgbGEgdHV0ZWxhIGRlaSBkYXRpIHBlcnNvbmFsaTsQARgAEAFaDGQxdWV3MDlld3kwbHICIAB4AIIBFHN1Z2dlc3QuM2Q2ZWxua2cxenFniAECmgEGCAAQABgAsAEAuAEBGOvRuKmOMiCg5bipjjIwAEIUc3VnZ2VzdC4zZDZlbG5rZzF6cWcinwIKC0FBQUJVNG5uRWNFEukBCgtBQUFCVTRubkVjRRILQUFBQlU0bm5FY0UaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAw9arIu5wyONizyLucMkpJCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaIcLX2uQBGxINCgkKA1BFUhABGAAQARoKCgYKABAUGAAQAVoMeDVhdnhyNm9vemVycgIgAHgAggEUc3VnZ2VzdC42a3JsYzdtMzFhYziaAQYIABAAGACwAQC4AQAY9arIu5wyINizyLucMjAAQhRzdWdnZXN0LjZrcmxjN20zMWFjOCL5AgoLQUFBQlU0bm5FaGcSwwIKC0FBQUJVNG5uRWhnEgtBQUFCVTRubkVoZxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADDLwcu9nDI4psvLvZwySqIBCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaesLX2uQBdBpyCm4KaGlsIChzdWIpIFJlc3BvbnNhYmlsZSBkZWwgdHJhdHRhbWVudG8sIGFpIHNlbnNpIGRlbGzigJlhcnQuMjggR0RQUiwgaGEgbOKAmW9iYmxpZ28gZGk6IC0gdHJhdHRhcmUgaSBkYXRpEAEYARABWgxkMTYxcGdkOGQwejRyAiAAeACCARRzdWdnZXN0LmlmdzZhOWprc21waJoBBggAEAAYALABALgBABjLwcu9nDIgpsvLvZwyMABCFHN1Z2dlc3QuaWZ3NmE5amtzbXBoIqMCCgtBQUFCVTRubkVjSRLtAQoLQUFBQlU0bm5FY0kSC0FBQUJVNG5uRWNJGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMLPO0LucMjiG29C7nDJKTQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGiXC19rkAR8SEQoNCgdlc3Rlcm5vEAEYABABGgoKBgoAEBQYABABWgx6ZmllenBmNGl0cWRyAiAAeACCARRzdWdnZXN0LmUyNGxlN2pya2NrMZoBBggAEAAYALABALgBABizztC7nDIghtvQu5wyMABCFHN1Z2dlc3QuZTI0bGU3anJrY2sxIvsCCgtBQUFCVTRubkVqbxLFAgoLQUFBQlU0bm5Fam8SC0FBQUJVNG5uRWpvGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMI7v7L2cMjj0+Oy9nDJKpAEKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxp8wtfa5AF2EnQKcApq4oCiIEZpbmFsaXTDoCBlIG1vZGFsaXTDoCBkZWwgdHJhdHRhbWVudG8sIGJhc2UgZ2l1cmlkaWNhIEkgZGF0aSBwZXJzb25hbGkgZm9ybml0aSBkYWxs4oCZQWRkZXR0byBhbGxhIFJlZxABGAEQAVoMcjBwaHYyN2U2eGw2cgIgAHgAggEUc3VnZ2VzdC5pa2V0cGVsYWE5YjSaAQYIABAAGACwAQC4AQAYju/svZwyIPT47L2cMjAAQhRzdWdnZXN0LmlrZXRwZWxhYTliNCKQAgoLQUFBQlU0bm5FaU0S2gEKC0FBQUJVNG5uRWlNEgtBQUFCVTRubkVpTRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADCTxuS9nDI48NLkvZwySjoKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoSwtfa5AEMGgoKBgoAEBQYABABWgx1OXNqNTE0ZDJybXdyAiAAeACCARRzdWdnZXN0LnB2enh6MXk0N2hyNJoBBggAEAAYALABALgBABiTxuS9nDIg8NLkvZwyMABCFHN1Z2dlc3QucHZ6eHoxeTQ3aHI0IpECCgtBQUFCVEhiZHFvMBLbAQoLQUFBQlRIYmRxbzASC0FBQUJUSGJkcW8wGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMMDgqrecMjju7aq3nDJKOwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhPC19rkAQ0aCwoHCgEiEAEYABABWgxvaW1jc3I3d3VzNzFyAiAAeACCARRzdWdnZXN0LmYzZ2luNXZ0YjBkaJoBBggAEAAYALABALgBABjA4Kq3nDIg7u2qt5wyMABCFHN1Z2dlc3QuZjNnaW41dnRiMGRoIvYCCgtBQUFCVTRubkVjTRLAAgoLQUFBQlU0bm5FY00SC0FBQUJVNG5uRWNNGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMIr60rucMjjSg9O7nDJKnwEKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxp3wtfa5AFxEm8KawplTGEgQ2FtZXJhIGRpIENvbW1lcmNpbyBlIGxhIFNvY2lldMOgIGluIGRhdGEgW2dnL21tL2FhYWFdIGhhbm5vIHNvdHRvc2NyaXR0byB1biBjb250cmF0dG8sIGF2ZW50ZSBhZCAQARgBEAFaDGwwaXVxZmRzZHZlc3ICIAB4AIIBFHN1Z2dlc3QuNGN4MHpqeDVqa2RlmgEGCAAQABgAsAEAuAEAGIr60rucMiDSg9O7nDIwAEIUc3VnZ2VzdC40Y3gwemp4NWprZGUirwIKC0FBQUJVNG5uRWgwEvkBCgtBQUFCVTRubkVoMBILQUFBQlU0bm5FaDAaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAw8unVvZwyOLW/1r2cMkpZCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaMcLX2uQBKxopCiUKH0xVT0dPIEUgREFUQSBfX19fX19fX19fX19fX19fX18QARgAEAFaDGUwcGUzNGtzcGRtMHICIAB4AIIBFHN1Z2dlc3QudWNjenUwZGFuM2wymgEGCAAQABgAsAEAuAEAGPLp1b2cMiC1v9a9nDIwAEIUc3VnZ2VzdC51Y2N6dTBkYW4zbDIiqQIKC0FBQUJUSGJkcW80EvMBCgtBQUFCVEhiZHFvNBILQUFBQlRIYmRxbzQaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAw+viqt5wyOPr4qrecMkpTCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaK8LX2uQBJQoWCgkKA+KAnBABGAASBwoBcxABGAAYARoLCgcKAVMQARgAEAFaDGVwOXJ1OXV1NnBoc3ICIAB4AIIBFHN1Z2dlc3QuNnp2eXJxM2Z5aXplmgEGCAAQABgAsAEAuAEAGPr4qrecMiD6+Kq3nDIwAEIUc3VnZ2VzdC42enZ5cnEzZnlpemUiggMKC0FBQUJVNG5uRWhvEswCCgtBQUFCVTRubkVobxILQUFBQlU0bm5FaG8aDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAw5NHRvZwyOMLc0b2cMkqrAQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGoIBwtfa5AF8Em4KagpkRmF0dGkgc2FsdmkgZ2xpIGFsdHJpIG9iYmxpZ2hpIHByZXZpc3RpIGRhbGxlIGRpc3Bvc2l6aW9uaSBkaSBsZWdnZSBlIHJlZ29sYW1lbnRhcmkgYXBwbGljYWJpbGksIGl2aRABGAEQARoKCgYKABAUGAAQAVoMNWlvY3N2cnd3aWp6cgIgAHgAggEUc3VnZ2VzdC4xaWUwd3BrY3dnbWGaAQYIABAAGACwAQC4AQAY5NHRvZwyIMLc0b2cMjAAQhRzdWdnZXN0LjFpZTB3cGtjd2dtYSLlAwoLQUFBQlU0bm5FaFUSrwMKC0FBQUJVNG5uRWhVEgtBQUFCVTRubkVoVRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADCTxca9nDI4t9HGvZwySo4CCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMa5QHC19rkAd4BCtsBCmoKZGRlaSBTb2dnZXR0aSByaWNoaWVkZW50aSBpIGNlcnRpZmljYXRpIGRpZ2l0YWxpIHF1YWxpZmljYXRpIGRpIHNvdHRvc2NyaXppb25lIGUgaSBjZXJ0aWZpY2F0aSBkaWdpdGEQARgBEmsKZWRpIGN1aSBsYSBDYW1lcmEgZGkgQ29tbWVyY2lvIMOoLCBkaSB2b2x0YSBpbiB2b2x0YSwgdGl0b2xhcmUgbyBSZXNwb25zYWJpbGUsIGFkIG9wZXJhIGRlbCAoU3ViLSkgUmVzEAEYARgBWgxyZHV6dWt3eXJxbXZyAiAAeACCARRzdWdnZXN0LjJtOGZoemNxZ2d3a5oBBggAEAAYALABALgBABiTxca9nDIgt9HGvZwyMABCFHN1Z2dlc3QuMm04Zmh6Y3FnZ3drIpICCgtBQUFCVTRubkVjbxLcAQoLQUFBQlU0bm5FY28SC0FBQUJVNG5uRWNvGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMKT52LucMjik+di7nDJKPAokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhTC19rkAQ4iBAhSEAEiBggMCA0QAVoMNTB4OTFucGJ5ZXF6cgIgAHgAggEUc3VnZ2VzdC5vaDdtNGt4NDV4dWWaAQYIABAAGACwAQC4AQAYpPnYu5wyIKT52LucMjAAQhRzdWdnZXN0Lm9oN200a3g0NXh1ZSKRAgoLQUFBQlRIYmRxbzgS2wEKC0FBQUJUSGJkcW84EgtBQUFCVEhiZHFvOBoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADCnkau3nDI4uJurt5wySjsKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoTwtfa5AENGgsKBwoBIhABGAAQAVoMcXF1ZHYwM3M2ZWs1cgIgAHgAggEUc3VnZ2VzdC40Znd5a2Q4cTRuOHWaAQYIABAAGACwAQC4AQAYp5Grt5wyILibq7ecMjAAQhRzdWdnZXN0LjRmd3lrZDhxNG44dSKKAwoLQUFBQlU0bm5FaTQS1AIKC0FBQUJVNG5uRWk0EgtBQUFCVTRubkVpNBoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADCM4+i9nDI45+3ovZwySrMBCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaigHC19rkAYMBEnUKcQprQWkgc2Vuc2kgZGVsbOKAmWFydC4gMTMgZSAxNCBkZWwgUmVnLiBVRSBuLiAyMDE2LzY3OSAoZGkgc2VndWl0bywgcGVyIGJyZXZpdMOgLCDigJxHRFBS4oCdKSwgc2kgZm9ybmlzY29ubyAQARgBEAEaCgoGCgAQFBgAEAFaDGt4aHZlNXgyNXBycXICIAB4AIIBFHN1Z2dlc3Qud3Z5dDZhNWI0bDcwmgEGCAAQABgAsAEAuAEAGIzj6L2cMiDn7ei9nDIwAEIUc3VnZ2VzdC53dnl0NmE1YjRsNzAi1wIKC0FBQUJUSGJkcW93EqECCgtBQUFCVEhiZHFvdxILQUFBQlRIYmRxb3caDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAwg4ejt5wyOJWUo7ecMkqAAQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGljC19rkAVIaUApMCkYsIGl2aSBjb21wcmVzZSBsZSBub3ppb25pIGluIG1hdGVyaWEgZGkgdHJhdHRhbWVudG8gZGVpIGRhdGkgcGVyc29uYWxpEAEYABABWgw2OWM5N3JkN3hyMTFyAiAAeACCARRzdWdnZXN0LjljcnFza3ExdnEyZ5oBBggAEAAYALABALgBABiDh6O3nDIglZSjt5wyMABCFHN1Z2dlc3QuOWNycXNrcTF2cTJnIq8CCgtBQUFCVTRubkVjcxL5AQoLQUFBQlU0bm5FY3MSC0FBQUJVNG5uRWNzGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMKXz3rucMjitkd+7nDJKWQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGjHC19rkASsKKQoUCg5hdHRvIGRpIG5vbWluYRABGAASDwoJY29udHJhdHRvEAEYABgBWgwydjIxaGsya3F0cWpyAiAAeACCARRzdWdnZXN0Lm5meTVrNXJlejM2b5oBBggAEAAYALABALgBABil8967nDIgrZHfu5wyMABCFHN1Z2dlc3QubmZ5NWs1cmV6MzZvIqUCCgtBQUFCVTRubkVjdxLvAQoLQUFBQlU0bm5FY3cSC0FBQUJVNG5uRWN3Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMInO37ucMjjY1t+7nDJKTwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGifC19rkASEKHwoKCgRBdHRvEAEYABIPCglDb250cmF0dG8QARgAGAFaDGt5NzdxcXFrcnJ6eHICIAB4AIIBFHN1Z2dlc3QuNjBxbndqOHNmemplmgEGCAAQABgAsAEAuAEAGInO37ucMiDY1t+7nDIwAEIUc3VnZ2VzdC42MHFud2o4c2Z6amUinQIKC0FBQUJTYnlYVy1BEucBCgtBQUFCU2J5WFctQRILQUFBQlNieVhXLUEaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAwxqK1qY4yOPm4tamOMkpECiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaHMLX2uQBFhoUChAKCmUgZm9ybWFybGkQARgAEAFaDG85bjluNWM4cDV5MnICIAB4AIIBFHN1Z2dlc3QuMmw2aG8zM2RkbmhxiAECmgEGCAAQABgAsAEAuAEBGMaitamOMiD5uLWpjjIwAEIUc3VnZ2VzdC4ybDZobzMzZGRuaHEi9QIKC0FBQUJVNG5uRWxJEr8CCgtBQUFCVTRubkVsSRILQUFBQlU0bm5FbEkaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAw5JyPvpwyOPGImL6cMkqeAQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGnbC19rkAXAabgpqCmREYXRpIG90dGVudXRpIHByZXNzbyB0ZXJ6aSBJIGRhdGkgcGVyc29uYWxpIG5lY2Vzc2FyaSBwZXIgbGEgbm9taW5hIHNvbm8gc3RhdGkgY29tdW5pY2F0aSBhIEluZm9DYW1lEAEYARABWgxpN3AyZWtjYmg2bHhyAiAAeACCARRzdWdnZXN0LjV1M2o5eHA0ZjN4bJoBBggAEAAYALABALgBABjknI++nDIg8YiYvpwyMABCFHN1Z2dlc3QuNXUzajl4cDRmM3hsIrMCCgtBQUFCVEhiZHFvRRL9AQoLQUFBQlRIYmRxb0USC0FBQUJUSGJkcW9FGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMNzChbecMjjD24W3nDJKXQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGjXC19rkAS8KLQoKCgRHRFBSEAEYABIdChdSZWdvbGFtZW50byBVRSAyMDE2LzY3ORABGAAYAVoMa29kZXo2ZDNwdzdxcgIgAHgAggEUc3VnZ2VzdC5od3Y1N2tnNHpoOXGaAQYIABAAGACwAQC4AQAY3MKFt5wyIMPbhbecMjAAQhRzdWdnZXN0Lmh3djU3a2c0emg5cSLqAwoLQUFBQlRIYmRxb0kStAMKC0FBQUJUSGJkcW9JEgtBQUFCVEhiZHFvSRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADDVsYe3nDI4+P+Ht5wySpMCCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMa6gHC19rkAeMBCuABCm4KaEF0dG8gZGkgTm9taW5hIGRlbGzigJlJUiBhIChTdWItKVJlc3BvbnNhYmlsZSBkZWwgdHJhdHRhbWVudG8gZGVpIGRhdGkgcGVyc29uYWxpIGFpIHNlbnNpIGRlbGzigJlhcnQuIDI4EAEYARJsCmZDb250cmF0dG8gcGVyIGlsIHRyYXR0YW1lbnRvIGRlaSBkYXRpIHBlcnNvbmFsaSwgYWkgc2Vuc2kgZGVsbOKAmWFydC4gMjggZGVsIFJlZ29sYW1lbnRvIFVFIG4uIDIwMTYvNjcQARgBGAFaDGF2eGV5YmI0djBvcnICIAB4AIIBFHN1Z2dlc3QuOWlhdWRuamFvbndvmgEGCAAQABgAsAEAuAEAGNWxh7ecMiD4/4e3nDIwAEIUc3VnZ2VzdC45aWF1ZG5qYW9ud28i9gIKC0FBQUJVNG5uRWxREsACCgtBQUFCVTRubkVsURILQUFBQlU0bm5FbFEaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAwt+mZvpwyOJf0mb6cMkqfAQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGnfC19rkAXESbwprCmVOYXR1cmEgZGVsIGNvbmZlcmltZW50byBkZWkgZGF0aSBlIGR1cmF0YSBkZWxsYSBjb25zZXJ2YXppb25lIElJIGNvbmZlcmltZW50byBkZWkgZGF0aSDDqCBuZWNlc3NhcmlvIBABGAEQAVoMbGlhNjh1MWdwZm9pcgIgAHgAggEUc3VnZ2VzdC5jMDNsNHdtb3VnZ3OaAQYIABAAGACwAQC4AQAYt+mZvpwyIJf0mb6cMjAAQhRzdWdnZXN0LmMwM2w0d21vdWdncyL5AgoLQUFBQlU0bm5Fak0SwwIKC0FBQUJVNG5uRWpNEgtBQUFCVTRubkVqTRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADC99+m9nDI4u4HqvZwySqIBCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaesLX2uQBdBpyCm4KaFNpIGluZm9ybWEgY2hlLCBzZWNvbmRvIGxlIGRpc3Bvc2l6aW9uaSBkZWwgUmVnb2xhbWVudG8gVUUgbi4gNjc5LzIwMTYgKOKAnEdEUFLigJ0pIGUgZGVsIEQuTGdzLiBuLjE5Ni8yEAEYARABWgw2YWxxbWZybTZ4eTNyAiAAeACCARRzdWdnZXN0LmM2NXpiaDF1NmZ2bJoBBggAEAAYALABALgBABi99+m9nDIgu4HqvZwyMABCFHN1Z2dlc3QuYzY1emJoMXU2ZnZsIukCCgtBQUFCVEhiZHFuMBK0AgoLQUFBQlRIYmRxbjASC0FBQUJUSGJkcW4wGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMLC85LacMjiYtOa2nDJKlAEKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxpswtfa5AFmClQKGQoTY29uZm9ybWl0w6AgYWwgR0RQUhABGAASNQovdmlvbGF6aW9uZSBkZWwgUmVnb2xhbWVudG8gVUUgbi4gMjAxNi82NzkgZSBkZWwQARgAGAEaDgoKCgRlIGFsEAEYABABWgxqbmFoOG1jaWJkMGpyAiAAeACCARNzdWdnZXN0LnQyemFiOGN5MjVymgEGCAAQABgAsAEAuAEAGLC85LacMiCYtOa2nDIwAEITc3VnZ2VzdC50MnphYjhjeTI1ciL3AgoLQUFBQlU0bm5FY2sSwQIKC0FBQUJVNG5uRWNrEgtBQUFCVTRubkVjaxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADDa29i7nDI4t/DYu5wySqABCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaeMLX2uQBchJwCmwKZmFuY2hlIHBlciBsJ2VzZWN1emlvbmUgZGVsbGEgc3VkZGV0dGEgQ29udmVuemlvbmUsIGxhIFNvY2lldMOgIMOoIHRlbnV0YSBhIHN2b2xnZXJlLCBwZXIgY29udG8gZGVsbGEgQxABGAEQAVoMNjIyaHRoOHVqczRqcgIgAHgAggEUc3VnZ2VzdC5wZ2V3eDBjYnRxaXKaAQYIABAAGACwAQC4AQAY2tvYu5wyILfw2LucMjAAQhRzdWdnZXN0LnBnZXd4MGNidHFpcjIJaC4yZXQ5MnAwMgloLjMwajB6bGwyCWguM3pueXNoNzIJaC4xZm9iOXRlMghoLnR5amN3dDgAaiIKFHN1Z2dlc3QudXZoOTN6czFqZ3c0EgpTYXJhIEJlcm5vaiIKFHN1Z2dlc3QuZmViZXE1NzEyMTRxEgpTYXJhIEJlcm5vaiIKFHN1Z2dlc3QuZHNhZmdjMjZjMnV2EgpTYXJhIEJlcm5vaiIKFHN1Z2dlc3QuYjA4czhwY3hrd2F2EgpTYXJhIEJlcm5vaiIKFHN1Z2dlc3QueG9jNDQ1bG8xamt3EgpTYXJhIEJlcm5vaiIKFHN1Z2dlc3QuY2N4bDltYWl0MzhsEgpTYXJhIEJlcm5vaiEKE3N1Z2dlc3Quc3d4a2RlaThkczYSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5hZXphYzY2cHp5ZWMSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC52dHNhMzZxcXA1cDgSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC54YmdwYzhwbGlpYjYSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC4zZDZlbG5rZzF6cWcSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC42a3JsYzdtMzFhYzgSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5pZnc2YTlqa3NtcGgSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5lMjRsZTdqcmtjazESClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5pa2V0cGVsYWE5YjQSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5wdnp4ejF5NDdocjQSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5mM2dpbjV2dGIwZGgSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC40Y3gwemp4NWprZGUSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC51Y2N6dTBkYW4zbDISClNhcmEgQmVybm9qIgoUc3VnZ2VzdC42enZ5cnEzZnlpemUSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC4xaWUwd3BrY3dnbWESClNhcmEgQmVybm9qIgoUc3VnZ2VzdC4ybThmaHpjcWdnd2sSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5vaDdtNGt4NDV4dWUSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC40Znd5a2Q4cTRuOHUSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC53dnl0NmE1YjRsNzASClNhcmEgQmVybm9qIgoUc3VnZ2VzdC45Y3Jxc2txMXZxMmcSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5uZnk1azVyZXozNm8SClNhcmEgQmVybm9qIgoUc3VnZ2VzdC42MHFud2o4c2Z6amUSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC4ybDZobzMzZGRuaHESClNhcmEgQmVybm9qIgoUc3VnZ2VzdC41dTNqOXhwNGYzeGwSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5od3Y1N2tnNHpoOXESClNhcmEgQmVybm9qIgoUc3VnZ2VzdC45aWF1ZG5qYW9ud28SClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5jMDNsNHdtb3VnZ3MSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5jNjV6YmgxdTZmdmwSClNhcmEgQmVybm9qIQoTc3VnZ2VzdC50MnphYjhjeTI1chIKU2FyYSBCZXJub2oiChRzdWdnZXN0LnBnZXd4MGNidHFpchIKU2FyYSBCZXJub3IhMTQxT2ZQYjJwcER1TFFpTHZaUExsS2paaWQzeUc5Yl9E</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7ECDC7EC-8F65-4E44-9D0D-FDEDFBDE2A1B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>25162</Characters>
+  <Pages>20</Pages>
+  <Words>7458</Words>
+  <Characters>42515</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>209</Lines>
-  <Paragraphs>59</Paragraphs>
+  <Lines>354</Lines>
+  <Paragraphs>99</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Infocamere s.c.p.a.</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29517</CharactersWithSpaces>
+  <CharactersWithSpaces>49874</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>InfoCamere S.c.p.A.</dc:creator>
+  <dc:creator>Aruba.it</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100634599941ADE664797C5DBE9AE7E901F</vt:lpwstr>
+  </property>
+</Properties>
+</file>