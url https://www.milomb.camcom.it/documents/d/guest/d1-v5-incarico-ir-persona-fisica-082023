--- v0 (2025-10-03)
+++ v1 (2026-05-19)
@@ -1,544 +1,552 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="00000002" w14:textId="5BBCB975" w:rsidR="003D04AC" w:rsidRDefault="00CE5B59">
+    <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...79 lines deleted...]
-    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+    </w:p>
+    <w:p w14:paraId="00000002" w14:textId="50BDF463" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Prot. n. __________</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+        <w:t>Luogo,</w:t>
+      </w:r>
+      <w:r w:rsidR="00177075">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00177075" w:rsidRPr="00177075">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data</w:t>
+      </w:r>
+      <w:r w:rsidR="00177075">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00177075" w:rsidRPr="00177075">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prot. n. __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000004" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000006" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+    <w:p w14:paraId="00000005" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="6960"/>
-[...3 lines deleted...]
-          <w:b/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+    </w:p>
+    <w:p w14:paraId="73E76B1D" w14:textId="35166E6A" w:rsidR="005A7629" w:rsidRDefault="00232E02" w:rsidP="00177075">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="6960"/>
+        <w:ind w:left="6663"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Egregio</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000006" w14:textId="73DB7273" w:rsidR="009E3672" w:rsidRDefault="00232E02" w:rsidP="00177075">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="6663"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gent.ma </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6F97">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sig.ra</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000007" w14:textId="52AFEBB6" w:rsidR="009E3672" w:rsidRPr="00177075" w:rsidRDefault="00F23D9C" w:rsidP="00177075">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="6663"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177075">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00177075" w:rsidRPr="00177075">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177075">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000008" w14:textId="3E0F416E" w:rsidR="009E3672" w:rsidRPr="00177075" w:rsidRDefault="00F23D9C" w:rsidP="00177075">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="6960"/>
+        <w:ind w:left="6663"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00177075">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00177075" w:rsidRPr="00177075">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177075">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000009" w14:textId="3E0A6147" w:rsidR="009E3672" w:rsidRDefault="00F23D9C" w:rsidP="00177075">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:ind w:left="6960"/>
+        <w:ind w:left="6663"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00177075">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00177075" w:rsidRPr="00177075">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000000A" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672" w:rsidP="00177075">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
+        <w:ind w:left="6663"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+    <w:p w14:paraId="0000000B" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000000C" w14:textId="40045E1C" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+    <w:p w14:paraId="0000000C" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OGGETTO:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Incarico di I.R (Incaricato della Registrazione) per lo svolgimento delle attività di</w:t>
-[...5 lines deleted...]
-          <w:i/>
+        <w:t>Incarico di I.R (Incaricato della Registrazione) per lo svolgimento delle attività di identificazione e registrazione degli Utenti ai fini del rilascio di certificati digitali di autenticazione e di sottoscrizione – persona fisica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> identificazione e registrazione degli Utenti</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00690048">
-[...27 lines deleted...]
-    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+    </w:p>
+    <w:p w14:paraId="0000000D" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+    <w:p w14:paraId="0000000E" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+    <w:p w14:paraId="0000000F" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">La scrivente Camera di Commercio intende procedere al rilascio, della Carta Nazionale dei Servizi (su supporto smart-card o token USB) contenente un certificato di autenticazione, per l’accesso a servizi on-line della pubblica amministrazione, un certificato di sottoscrizione, per apporre la firma digitale ai documenti informatici e della firma digitale remota. Per il rilascio dei certificati di sottoscrizione, la scrivente Camera di Commercio ha assunto la qualifica di </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Authority (di seguito “</w:t>
+        <w:t>La scrivente Camera di Commercio intende procedere al rilascio, della Carta Nazionale dei Servizi (su supporto smart-card o token USB) contenente un certificato di autenticazione, per l’accesso a servizi on-line della pubblica amministrazione, un certificato di sottoscrizione, per apporre la firma digitale ai documenti informatici e della firma digitale remota. Per il rilascio dei certificati di sottoscrizione, la scrivente Camera di Commercio ha assunto la qualifica di Registration Authority (di seguito “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>R.A.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">”) di InfoCamere </w:t>
-[...17 lines deleted...]
-        <w:t>. Certificatore accreditato presso l’Agenzia per l’Italia Digitale e, come tale, legittimato ad emettere i certificati digitali di sottoscrizione (di seguito “</w:t>
+        <w:t>”) di InfoCamere S.C.p.A. Certificatore accreditato presso l’Agenzia per l’Italia Digitale e, come tale, legittimato ad emettere i certificati digitali di sottoscrizione (di seguito “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Certificatore</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+    <w:p w14:paraId="00000010" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+    <w:p w14:paraId="00000011" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In qualità di R.A., per conto del Certificatore, e di Ente Emettitore della Carta Nazionale dei Servizi (CNS), ai sensi del D.P.R. 117/2004, la scrivente Camera di Commercio intende conferirle il compito di “Incaricato della Registrazione” (di seguito “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -549,7062 +557,12735 @@
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”) per lo svolgimento delle attività inerenti al rilascio agli utenti/titolari/soggetti (di seguito “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Utenti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”) dei certificati digitali di autenticazione e di sottoscrizione.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000012" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
-[...12 lines deleted...]
-    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+    <w:p w14:paraId="00000013" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1926"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64461172" w14:textId="77777777" w:rsidR="00CC183C" w:rsidRPr="00EC2FBC" w:rsidRDefault="00CC183C" w:rsidP="00CC183C">
+    <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1926"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC2FBC">
-[...48 lines deleted...]
-    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presupposto per l’assunzione dell’incarico di I.R. è l'assenza di circostanze incidenti sulla moralità professionale con specifico riferimento alle attività oggetto dell’incarico. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1926"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+    <w:p w14:paraId="00000016" w14:textId="23486ED5" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1926"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Con la sottoscrizione del presente incarico, da </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>apporsi nella specifica sezione denominata “Modulo di accettazione”</w:t>
+        <w:t>apporsi nella specifica sezione denominata “Modulo di accettazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB658C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, Lei accetta il presente mandato, non esclusivo, a svolgere personalmente, per conto della scrivente Camera di Commercio, le attività di identificazione dell’Utente, nonché le ulteriori attività nel prosieguo indicate, in rigorosa conformità: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+    <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1926"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> alle previsioni contenute nel presente atto, nella normativa vigente e nei Manuali Operativi emessi dalla Camera di Commercio (in relazione alla CNS) e dal Certificatore (in relazione ai certificati di sottoscrizione) che dichiara di conoscere ed accettare integralmente;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+    <w:p w14:paraId="00000018" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1926"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ii)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> alle istruzioni che potranno essere in ogni momento impartite dalla scrivente Camera. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+    <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1926"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+    <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1926"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nello specifico, l’I.R. è tenuto ad eseguire, personalmente e con la massima cura e diligenza, le attività di seguito indicate utilizzando la procedura informatica resa disponibile dal Certificatore:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+    <w:p w14:paraId="0000001B" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1926"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728" w:rsidP="00682E14">
+    <w:p w14:paraId="0000001C" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="0" w:hanging="283"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">identificazione certa dell’Utente, quando necessario secondo quanto previsto dal Manuale Operativo mediante presentazione da parte del medesimo (che dovrà necessariamente essere presente e non potrà essere sostituito da alcuno) di un documento di riconoscimento in corso di validità unitamente al codice fiscale e ad ogni altro documento che si riveli essere a tal fine necessario; nel caso di richiesta di rilascio di dispositivo CNS con certificato di sottoscrizione in funzione di un ruolo o di cariche ricoperte dall’Utente per conto di terzi, occorrerà procedere altresì </w:t>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identificazione certa dell’Utente, quando necessario secondo quanto previsto dal Manuale Operativo mediante presentazione da parte del medesimo (che dovrà necessariamente essere presente e non potrà essere sostituito da alcuno) di un documento di riconoscimento in corso di validità unitamente al codice fiscale e ad ogni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>alle ulteriori operazioni di accertamento secondo le apposite istruzioni impartite per iscritto dalla scrivente Camera;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0000001D" w14:textId="0ABAC51F" w:rsidR="003D04AC" w:rsidRDefault="00284728" w:rsidP="00BE71BE">
+        <w:t>altro documento che si riveli essere a tal fine necessario; nel caso di richiesta di rilascio di dispositivo CNS con certificato di sottoscrizione in funzione di un ruolo o di cariche ricoperte dall’Utente per conto di terzi, occorrerà procedere altresì alle ulteriori operazioni di accertamento secondo le apposite istruzioni impartite per iscritto dalla scrivente Camera;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000001D" w14:textId="3E4DEED3" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="0" w:hanging="283"/>
+        <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">trasmissione all’Utente di copia del Modulo di Richiesta del servizio, delle Condizioni Generali di Contratto e delle Informative sulla privacy ai sensi dell’art. 13 del Reg. UE n. </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">trasmissione all’Utente di copia del Modulo di Richiesta </w:t>
+      </w:r>
+      <w:r w:rsidR="002442DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CNS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, delle Condizioni Generali di Contratto</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e delle </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rispettive </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informative sulla privacy ai sensi </w:t>
+      </w:r>
+      <w:r w:rsidR="008C612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>degli artt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. 13</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC3624">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Reg. UE n. 2016/679</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_0"/>
+          <w:id w:val="-912849692"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> (“</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A77401">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>GDPR</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>”)</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> e del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D.Lgs.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> n.196/2003, e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s.m.i.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> emesse dalla Camera di Commercio e dal Certificatore;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728" w:rsidP="00BE71BE">
+    <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="0" w:hanging="284"/>
+        <w:ind w:left="709" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ricevimento del Modulo di Richiesta CNS compilato e sottoscritto dall’Utente, verifica della sua corretta compilazione e sottoscrizione con acquisizione di copia del documento di riconoscimento dell’Utente di cui al precedente punto a);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000001F" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728" w:rsidP="00BE71BE">
+    <w:p w14:paraId="0000001F" w14:textId="528DB1DC" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="0" w:hanging="284"/>
-[...16 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sottoscrizione da parte dell’I.R. del Modulo di Richiesta</w:t>
+      </w:r>
+      <w:r w:rsidR="002442DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CNS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> firmato dall’Utente ai sensi della precedente lett. c); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000020" w14:textId="0234FB96" w:rsidR="009E3672" w:rsidRDefault="0018420F" w:rsidP="006E4356">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk185522014"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se soggetto interno </w:t>
+      </w:r>
+      <w:r w:rsidR="000A0A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alla R.A., </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>incasso per conto della Camera di Commercio del diritto di segreteria eventualmente dovuto dall’Utente ai sensi della normativa vigente per l’erogazione del servizio</w:t>
+      </w:r>
+      <w:r w:rsidR="000A0A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; se soggetto esterno alla R.A., </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk185521815"/>
+      <w:r w:rsidR="000A0A8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>riversamento alla Camera di Commercio del diritto di segreteria eventualmente dovuto dall’Utente ai sensi della normativa vigente per l’erogazione del servizio</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000021" w14:textId="2574AF65" w:rsidR="009E3672" w:rsidRDefault="00F23D9C" w:rsidP="006E4356">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>accesso, con autenticazione forte mediante apposito certificato digitale, alla pagina web del Certificatore dedicata alle attività degli I.R. per compilare in modalità informatica il Modulo di Richiesta</w:t>
+      </w:r>
+      <w:r w:rsidR="002442DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CNS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000022" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C" w:rsidP="006E4356">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>erogazione del servizio e consegna della ulteriore documentazione indicata dal Certificatore in relazione al tipo di servizio richiesto ed acquisizione di apposita dichiarazione di avvenuta ricezione da parte dell’Utente, salvo il caso di consegna a domicilio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000023" w14:textId="17AC09F5" w:rsidR="009E3672" w:rsidRPr="002442DC" w:rsidRDefault="00F23D9C" w:rsidP="006E4356">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ritiro dei dispositivi (smart card o token USB) personalizzati dalla R.A. e consegna degli stessi agli Utenti che ne hanno fatto richiesta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707E8D66" w14:textId="4550D75E" w:rsidR="002442DC" w:rsidRPr="002442DC" w:rsidRDefault="002442DC" w:rsidP="006E4356">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002442DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aggiornamento formativo annuale in materia di certificazione digitale secondo quanto indicato da Certificatore, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk185580020"/>
+      <w:r w:rsidRPr="002442DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ivi compresi i temi concernenti la tutela dei dati personali</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="008C612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002442DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E06CD4D" w14:textId="77777777" w:rsidR="002442DC" w:rsidRDefault="002442DC" w:rsidP="002442DC">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La Camera di Commercio autorizza l’I.R., previo superamento del corso di formazione, ad accedere, mediante apposito certificato digitale di autenticazione, alla specifica applicazione web per gestire il processo di identificazione e compilazione del Modulo di Richiesta CNS in modalità informatica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000027" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L’I.R. si obbliga, inoltre, nei confronti della scrivente Camera di Commercio:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000028" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ad utilizzare esclusivamente l’apposita modulistica informatica e gli eventuali dispositivi messi a disposizione dalla Camera di Commercio per l’espletamento delle attività di cui al presente incarico;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000029" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a svolgere l’attività di registrazione nel rispetto della normativa vigente, con particolare riferimento all’identificazione personale certa di coloro che sottoscrivono il Modulo di Richiesta;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a provvedere ad informare gli Utenti: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002B" w14:textId="4962FC14" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:ind w:left="0" w:hanging="284"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sulle modalità di utilizzo della</w:t>
+      </w:r>
+      <w:r w:rsidR="008C612D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00667608">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>CNS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e dei certificati di autenticazione e sottoscrizione, con particolare riferimento alle modalità di revoca, sospensione e rinnovo e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:ind w:left="0" w:hanging="284"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_heading=h.30j0zll" w:colFirst="0" w:colLast="0"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>accesso, con autenticazione forte mediante apposito certificato digitale, alla pagina web del Certificatore dedicata alle attività degli I.R. per compilare in modalità informatica il Modulo di Richiesta</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="00000022" w14:textId="065F9573" w:rsidR="003D04AC" w:rsidRPr="00132CE4" w:rsidRDefault="00284728" w:rsidP="00BE71BE">
+        <w:t>sugli aspetti normativi e sulle conseguenze giuridiche derivanti dal loro utilizzo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ad informare immediatamente la scrivente Camera di Commercio di eventuali vizi, difetti, interruzioni e comunque malfunzionamenti del sistema di gestione informatica del rilascio dei dispositivi CNS e dei certificati di firma;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="5" w:name="_heading=h.1fob9te" w:colFirst="0" w:colLast="0"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="0000002E" w14:textId="16FAFBEB" w:rsidR="009E3672" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_4"/>
+          <w:id w:val="727269758"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A77401">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_5"/>
+          <w:id w:val="-839320638"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A77401">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00EA2D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trattare i dati personali acquisiti in </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_6"/>
+          <w:id w:val="-1241871089"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00F23D9C">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">conformità al GDPR </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_7"/>
+          <w:id w:val="-705715407"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A77401">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_8"/>
+          <w:id w:val="-139187868"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00F23D9C">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> e al </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_9"/>
+          <w:id w:val="603390342"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A77401">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D.Lgs.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n. 196/2003 e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s.m.i.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, adottando tutte le cautele necessarie per evitarne la conoscenza da parte di soggetti terzi e garantendo il pieno rispetto delle prescrizioni vigenti in materia di privacy; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000002F" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>a consentire che incaricati della Camera di Commercio e/o del Certificatore possano effettuare verifiche al fine di riscontrare la correttezza dell’operato dell’I.R.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000030" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a consegnare ed a fare sottoscrivere all’Utente esclusivamente la documentazione fornita dalla scrivente Camera di Commercio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a ritirare ed a custodire con la diligenza professionale adeguata, anche in deroga all’art. 1768 c.c., i dispositivi (smart card e token USB) personalizzati dalla R.A. sino alla loro consegna agli Utenti che hanno fatto richiesta dei relativi servizi, osservando le procedure di consegna illustrate e messe a disposizione dell’I.R. durante il corso di formazione annuale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000032" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Camera di Commercio si riserva, in ogni momento, di impartire all’I.R. istruzioni ulteriori rispetto a quanto previsto nel presente atto di incarico. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000033" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000034" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A fronte dell’attività svolta, l’I.R. non potrà pretendere il pagamento di somme, corrispettivi, provvigioni o il rimborso di spese da parte della scrivente Camera di Commercio e/o dal Certificatore, essendo l’incarico conferito per espresso accordo tra le Parti a titolo gratuito. Si rappresenta, in particolare, che il diritto di segreteria applicato all’Utente - ai sensi della normativa vigente - per il rilascio della Carta Nazionale dei Servizi si intende di competenza esclusiva della Camera di Commercio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291FD825" w14:textId="1F37CBFE" w:rsidR="0003176B" w:rsidRDefault="0003176B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0003176B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il presente mandato avrà efficacia dalla data di sottoscrizione per accettazione del presente incarico da parte dell’I.R. e scadrà </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177075">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dopo </w:t>
+      </w:r>
+      <w:r w:rsidR="00177075" w:rsidRPr="00177075">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00177075">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>anni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003176B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, salvo quanto previsto nel successivo art. 5. È escluso il rinnovo tacito. Resta inteso che la ces</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sazione per qualsivoglia motivo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0003176B">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>della "Convenzione per lo svolgimento di attività di Ufficio di Registrazione e rilascio di servizi di certificazione digitale" conclusa tra InfoCamere e la Camera di Commercio determinerà la cessazione del presente incarico. In tal caso la Camera di Commercio provvederà a darne tempestiva comunicazione all'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I.R.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EA0642" w14:textId="16AB8D70" w:rsidR="0003176B" w:rsidRDefault="0003176B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E5DC187" w14:textId="77777777" w:rsidR="0003176B" w:rsidRDefault="0003176B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000037" w14:textId="3FD446D1" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La Camera di Commercio potrà revocare in qualsiasi momento e per qualsivoglia motivo il presente incarico tramite comunicazione scritta da inviarsi all’I.R. ai riferimenti indicati nel “Modulo di Accettazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB658C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000038" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La revoca avrà effetto dal momento della relativa ricezione da parte dell’I.R.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000039" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In conseguenza della revoca, per qualsiasi motivo intervenuta, l’I.R. è obbligato a cessare qualsiasi attività posta in essere in base al presente incarico ed a restituire tutti i materiali in carico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003A" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4698C3" w14:textId="77777777" w:rsidR="00F433BC" w:rsidRPr="00F433BC" w:rsidRDefault="00F23D9C" w:rsidP="00F433BC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F433BC" w:rsidRPr="00F433BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L'I.R. prende atto ed accetta che:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003B" w14:textId="15F5FEED" w:rsidR="009E3672" w:rsidRDefault="00F433BC" w:rsidP="00F433BC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F433BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F433BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in caso d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i I.R. esterno alla R.A., l</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’I.R. è direttamente responsabile nei confronti della scrivente Camera di Commercio e del Certificatore, oltre che dei danni da questi subiti, anche per eventuali danni patiti dagli Utenti e/o da terzi, conseguenti a propri comportamenti e/o omissioni che violino quanto previsto nel presente atto, nei documenti ad esso allegati e nella normativa vigente, senza possibilità di esonero neanche parziale. L’I.R., pertanto, si impegna a tenere sollevata ed indenne la scrivente Camera di Commercio e il Certificatore da ogni e qualsiasi pretesa che fosse loro rivolta, in sede stragiudiziale e/o giudiziale, in relazione ai danni causati nell’esp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>letamento del presente incarico;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D25F5BF" w14:textId="1D7D730B" w:rsidR="00F433BC" w:rsidRDefault="00F433BC" w:rsidP="00F433BC">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ii)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F433BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in caso di I.R. interno alla R.A., si rimanda alle disposizioni normative e ai principi applicabili alla responsabilità del prestatore di lavoro nel rapporto di lavoro dipendente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003C" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000003D" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Qualsiasi controversia che dovesse insorgere tra le parti in ordine al presente incarico, comprese quelle relative alla sua validità, interpretazione, esecuzione e risoluzione, sarà devoluta esclusivamente al foro dove ha sede la scrivente Camera di Commercio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000003E" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000040" w14:textId="5CCDC92D" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77401" w:rsidRPr="00A77401">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tutte le comunicazioni inerenti al presente incarico potranno essere inviate all’I.R. ai riferimenti indicati nel “Modulo di accettazione IR” e dall'I.R. alla Camera di Commercio al seguente indirizzo PEC: </w:t>
+      </w:r>
+      <w:r w:rsidR="00177075" w:rsidRPr="00177075">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cciaa@pec.milomb.camcom.it</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A5AB57" w14:textId="77777777" w:rsidR="00A77401" w:rsidRDefault="00A77401">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Si intendono parte integrante e sostanziale del presente incarico i seguenti documenti:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000042" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000043" w14:textId="3A51FA61" w:rsidR="009E3672" w:rsidRDefault="004D4973">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A77401">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77401">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ALLEGATO A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Manuale Operativo Carta Nazionale Servizi - CA InfoCamere</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”, emesso dalla Camera di Commercio e reperibile sul sito della Camera di Commercio stessa e sul sito id.infocamere.it, che disciplina le modalità di rilascio e di gestione del certificato di autenticazione, nonché i diritti, gli impegni e le correlate responsabilità;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000044" w14:textId="46567FBD" w:rsidR="009E3672" w:rsidRDefault="004D4973">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ALLEGATO B -</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A04">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“Manuale Operativo Certificati Qualificati IC-MO-TSP”,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emesso da InfoCamere S.C.p.A. e reperibile sul sito id.infocamere.it</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23D9C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>che disciplina le modalità di rilascio e di gestione del certificato di sottoscrizione, nonché i diritti, gli impegni e le correlate responsabilità;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2184799B" w14:textId="0386F636" w:rsidR="004D4973" w:rsidRDefault="004D4973" w:rsidP="004D4973">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ALLEGATO C- Informativa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sul trattamento dei dati personali</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_10"/>
+          <w:id w:val="435944970"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:i/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> resa ai sensi degli artt. 13 e 14 del Regolamento (UE) n. 2016/679</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C659505" w14:textId="05164942" w:rsidR="004D4973" w:rsidRPr="004D4973" w:rsidRDefault="004D4973">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003252F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLEGATO </w:t>
+      </w:r>
+      <w:r w:rsidR="003252F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A04">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003252F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- Modulo di accettazione IR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A04">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000046" w14:textId="598A808F" w:rsidR="009E3672" w:rsidRPr="00A77401" w:rsidRDefault="004D4973" w:rsidP="00403A04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLEGATO E1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77401">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A04" w:rsidRPr="00A77401">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Da compilare e sottoscrivere se soggetto interno alla R.A.)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modulo di </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23D9C" w:rsidRPr="00403A04">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Autorizzazione al trattamento dei dati a soggetti autorizzati ai sensi 29 del Regolamento UE n. 2016/679</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A04">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309641D7" w14:textId="40A62CDE" w:rsidR="004D4973" w:rsidRPr="004D4973" w:rsidRDefault="004D4973">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ALLEGATO E2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77401">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A04" w:rsidRPr="00A77401">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Da compilare e sottoscrivere se soggetto esterno alla R.A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77401">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00403A04">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4973">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nomina dell’IR a Sub-Responsabile del trattamento ai sensi dell’art. 28 del Regolamento UE n. 2016/679.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000047" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000048" w14:textId="6195E237" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In caso di accettazione del presente incarico, si prega di compilare, sottoscrivere e consegnare alla scrivente Camera di Commercio l’apposito “Modulo di accettazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB658C">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” di seguito allegato. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000004A" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000004B" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000004C" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:ind w:left="7080"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Firma CCIAA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004D" w14:textId="21E47B57" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555C73DF" w14:textId="46C2D830" w:rsidR="00403A04" w:rsidRDefault="00403A04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7076EEFD" w14:textId="1DBB551A" w:rsidR="003252F4" w:rsidRDefault="003252F4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36BC7D38" w14:textId="7C30389C" w:rsidR="003252F4" w:rsidRPr="003252F4" w:rsidRDefault="003252F4" w:rsidP="003252F4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003252F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ALLEGATO C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000004E" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000004F" w14:textId="19574D62" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>INFORMATIVA SUL TRATTAMENTO DEI DATI PERSONALI</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_11"/>
+          <w:id w:val="-1195683824"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00FB4704">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">resa </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>ai sensi degli artt. 13 e 14 del Regolamento (UE) n. 2016/679</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="00000050" w14:textId="359F2D1B" w:rsidR="009E3672" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_13"/>
+          <w:id w:val="-755981957"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00F23D9C">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_14"/>
+          <w:id w:val="1135911494"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A77401">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00000053" w14:textId="36922A45" w:rsidR="009E3672" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_16"/>
+          <w:id w:val="-1335837214"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00F23D9C">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_17"/>
+          <w:id w:val="-337388419"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A77401">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_20"/>
+        <w:id w:val="-252359904"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="00000054" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_19"/>
+              <w:id w:val="447741281"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si informa che, secondo le disposizioni del Regolamento UE n. 679/2016 (“GDPR”) e del </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>D.Lgs.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> n.196/2003, e </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>s.m.i.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> (“Codice della privacy”) il trattamento dei dati personali relativi all’I.R. sarà improntato ai principi di correttezza, liceità e trasparenza.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_22"/>
+        <w:id w:val="1391234034"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="00000055" w14:textId="7BE38AE2" w:rsidR="009E3672" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_21"/>
+              <w:id w:val="1828244859"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Le seguenti informazioni sono fornite ai sensi degli artt. 13 e 14 del GDPR.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_24"/>
+        <w:id w:val="-1398730220"/>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="00000056" w14:textId="206C5B28" w:rsidR="009E3672" w:rsidRDefault="00A77401">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_26"/>
+        <w:id w:val="-1741468852"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="00000057" w14:textId="455299E2" w:rsidR="009E3672" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_25"/>
+              <w:id w:val="-680195306"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Titolare del trattamento dei dati per il rilascio della CNS</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_28"/>
+        <w:id w:val="1741298513"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="00000058" w14:textId="47CBAF44" w:rsidR="009E3672" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_27"/>
+              <w:id w:val="-109448463"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Titolare del trattamento dei dati per il rilascio della CNS è la Camera di Commercio competente, che ha conferito l’incarico all’I.R. La Camera di Commercio avrà il diritto di comunicare i dati ai soggetti terzi di cui si avvale per l’adempimento delle attività oggetto dell’incarico e, in particolare, alla società InfoCamere S.C.p.A., con sede legale in Via G.B. Morgagni, 13 – 00161 Roma, in qualità di Certificatore che provvede al rilascio dei certificati di sottoscrizione, allo svolgimento dell’attività di formazione ed alle ulteriori attività connesse all’espletamento dell’incarico di I.R.  conferito.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="194465C6" w14:textId="77777777" w:rsidR="00231630" w:rsidRDefault="00231630">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_32"/>
+        <w:id w:val="28853854"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0000005A" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_31"/>
+              <w:id w:val="331420602"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Titolare del trattamento per il rilascio dei certificati qualificati</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_34"/>
+        <w:id w:val="-204333281"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0000005B" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_33"/>
+              <w:id w:val="-828443422"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Titolare del trattamento per il rilascio dei certificati qualificati è InfoCamere S.C.p.A. con sede legale in Via G.B. Morgagni, 13 – 00161 Roma.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_36"/>
+        <w:id w:val="-1794428891"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0000005C" w14:textId="77777777" w:rsidR="009E3672" w:rsidRPr="00A77401" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_35"/>
+              <w:id w:val="1125738893"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0000005D" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:ind w:left="0" w:hanging="284"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>erogazione del servizio e consegna della ulteriore documentazione indicata dal Certificatore in relazione al tipo di servizio richiesto ed acquisizione di apposita dichiarazione di avvenuta ricezione da parte dell’Utente, salvo il caso di consegna a domicilio;</w:t>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ritiro dei dispositivi (smart card o token USB) personalizzati dalla R.A. e consegna degli stessi agli Utenti che ne hanno fatto richiesta;</w:t>
-[...1323 lines deleted...]
-        </w:rPr>
         <w:t>Finalità e modalità del trattamento, base giuridica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD16FA1" w14:textId="77777777" w:rsidR="00AC0985" w:rsidRDefault="00AC0985" w:rsidP="00AC0985">
+    <w:p w14:paraId="0000005E" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_38"/>
+        <w:id w:val="-1678175744"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0000005F" w14:textId="40ED25FA" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>L'I.R. è informato che i dati da esso</w:t>
+          </w:r>
+          <w:r w:rsidR="00066283">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> forniti</w:t>
+          </w:r>
+          <w:r w:rsidR="002F629E">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>,</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_37"/>
+              <w:id w:val="1044027212"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>ed in particolare i dati anagrafici e di contatto (quali ad es</w:t>
+              </w:r>
+              <w:r w:rsidR="002F629E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>empio</w:t>
+              </w:r>
+              <w:r w:rsidR="006F2B5F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">nome e cognome, data e luogo di nascita, codice fiscale, cellulare ed e-mail), saranno trattati per concludere, gestire ed eseguire l’incarico per conto della R.A. e di InfoCamere secondo i termini e le modalità previste nell’incarico stesso.   </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_40"/>
+        <w:id w:val="-219520964"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="00000060" w14:textId="7292A691" w:rsidR="009E3672" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_39"/>
+              <w:id w:val="-410852267"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> L’ Interessato è informato che i log delle operazioni effettuate ai fini del rilascio dei certificati digitali di autenticazione e di sottoscrizione sono registrati e conservati secondo le tempistiche più avanti indicate. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="00000061" w14:textId="1007DA9E" w:rsidR="009E3672" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="00000059" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_42"/>
+          <w:id w:val="872350237"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="0035401A">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_45"/>
+        <w:id w:val="691276727"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="00000062" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_44"/>
+              <w:id w:val="1267265713"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ Interessato è, inoltre, informato che InfoCamere </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>S.c.p.A</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>. effettua controlli a campione sui log e sulle registrazioni delle operazioni effettuate ai fini del rilascio dei certificati digitali di autenticazione e di sottoscrizione per analisi e verifiche in ordine al corretto funzionamento della procedura di rilascio, al fine di prevenire eventuali comportamenti fraudolenti e di mantenere gli standard qualitativi del servizio richiesti dalla norma.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_47"/>
+        <w:id w:val="260495710"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="00000063" w14:textId="732A726C" w:rsidR="009E3672" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_46"/>
+              <w:id w:val="-916550977"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>La base giuridica del trattamento è costituita dall’art. 6, comma 1, lett. b) del GDPR, in quanto il trattamento dei dati è necessario all’esecuzione di un contratto di cui l'interessato è parte o all’esecuzione di misure precontrattuali adottate su richiesta dello stesso, nonché dall’art. 6, par. 1, lett. c) in adempimento agli obblighi di legge incombenti sul Titolare del Trattamento</w:t>
+              </w:r>
+              <w:r w:rsidR="003316E2">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_49"/>
+        <w:id w:val="726736982"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="00000064" w14:textId="441C4F2A" w:rsidR="009E3672" w:rsidRPr="00A77401" w:rsidRDefault="00000000" w:rsidP="00A77401">
+          <w:pPr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_48"/>
+              <w:id w:val="1642461088"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006F2B5F">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="25D16E34" w14:textId="2ED3C204" w:rsidR="007A570E" w:rsidRDefault="00CB1D2B" w:rsidP="00403A04">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="6" w:name="_Hlk185002220" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tag w:val="goog_rdk_106"/>
+        <w:id w:val="-634720937"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7E8F14A3" w14:textId="77777777" w:rsidR="007A570E" w:rsidRPr="002F629E" w:rsidRDefault="00000000" w:rsidP="007A570E">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:tag w:val="goog_rdk_105"/>
+              <w:id w:val="-2024923456"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="007A570E" w:rsidRPr="002F629E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:b/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>•</w:t>
+              </w:r>
+              <w:r w:rsidR="007A570E" w:rsidRPr="002F629E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:b/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>Natura del conferimento dei dati e durata della conservazione</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_108"/>
+        <w:id w:val="2326782"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5217A940" w14:textId="77777777" w:rsidR="007A570E" w:rsidRDefault="00000000" w:rsidP="007A570E">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_107"/>
+              <w:id w:val="-139113110"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="007A570E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">II conferimento dei dati è necessario ai fini di poter procedere con la stipula dell’incarico per lo svolgimento delle attività di I.R. per il rilascio dei certificati di autenticazione e sottoscrizione. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_110"/>
+        <w:id w:val="786391754"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="70C4D5C9" w14:textId="12BEA6B5" w:rsidR="007A570E" w:rsidRDefault="00000000" w:rsidP="007A570E">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_109"/>
+              <w:id w:val="855692786"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="007A570E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si informa che i predetti dati saranno conservati per tutta la durata dell’incarico e, successivamente, per un ulteriore periodo di 20 anni decorrenti </w:t>
+              </w:r>
+              <w:r w:rsidR="001670BB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dalla scadenza o revoca </w:t>
+              </w:r>
+              <w:r w:rsidR="001670BB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>dell’ultima CNS rilasciata</w:t>
+              </w:r>
+              <w:r w:rsidR="007A570E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, secondo le disposizioni </w:t>
+              </w:r>
+              <w:bookmarkStart w:id="7" w:name="_Hlk184829271"/>
+              <w:r w:rsidR="007A570E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">del </w:t>
+              </w:r>
+              <w:r w:rsidR="001670BB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Codice dell’Amministrazione Digitale o CAD.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:bookmarkEnd w:id="7" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_112"/>
+        <w:id w:val="336665722"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4A4A828B" w14:textId="77777777" w:rsidR="007A570E" w:rsidRDefault="00000000" w:rsidP="007A570E">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_111"/>
+              <w:id w:val="-1071576246"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="007A570E">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tag w:val="goog_rdk_114"/>
+        <w:id w:val="1941630877"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="277EF885" w14:textId="77777777" w:rsidR="007A570E" w:rsidRPr="0035401A" w:rsidRDefault="00000000" w:rsidP="007A570E">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:tag w:val="goog_rdk_113"/>
+              <w:id w:val="-1009829232"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="007A570E" w:rsidRPr="0035401A">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:b/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">• </w:t>
+              </w:r>
+              <w:r w:rsidR="007A570E" w:rsidRPr="0035401A">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:b/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>Soggetti a cui vengono comunicati i dati</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_116"/>
+        <w:id w:val="-147678004"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4D10E0FB" w14:textId="77777777" w:rsidR="007A570E" w:rsidRDefault="00000000" w:rsidP="007A570E">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_115"/>
+              <w:id w:val="-1699548366"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="007A570E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>I dati personali sono trattati da personale autorizzato al trattamento ed appositamente istruito</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_118"/>
+        <w:id w:val="1111629504"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1B93CEC8" w14:textId="77777777" w:rsidR="007A570E" w:rsidRDefault="00000000" w:rsidP="007A570E">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_117"/>
+              <w:id w:val="-179424892"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="007A570E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>e formato.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_120"/>
+        <w:id w:val="-446699676"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1070A115" w14:textId="77777777" w:rsidR="007A570E" w:rsidRDefault="00000000" w:rsidP="007A570E">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_119"/>
+              <w:id w:val="1552958821"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="007A570E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>I dati possono, inoltre, essere trattati da soggetti esterni, formalmente nominati dal Titolare quali Responsabili del trattamento ove necessario, ed appartenenti alle seguenti categorie:</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_122"/>
+        <w:id w:val="-1866207219"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4BE04E9D" w14:textId="77777777" w:rsidR="007A570E" w:rsidRDefault="00000000" w:rsidP="007A570E">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_121"/>
+              <w:id w:val="-1686973278"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="007A570E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>(i) terzi fornitori di servizi di assistenza e consulenza con riferimento alle attività dei settori (a titolo esemplificativo) tecnologico, contabile, amministrativo, legale, assicurativo, IT; (ii) società che erogano servizi di comunicazioni telematiche e, in particolar modo, servizi di posta elettronica; (iii) ulteriori eventuali fornitori che svolgono prestazioni per il perseguimento dei fini di cui alla presente informativa.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_124"/>
+        <w:id w:val="-1159227813"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7734A869" w14:textId="77777777" w:rsidR="007A570E" w:rsidRDefault="00000000" w:rsidP="007A570E">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_123"/>
+              <w:id w:val="-2085829683"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="007A570E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>I dati personali possono essere comunicati, in adempimento di obblighi di legge, ad AgID, quale autorità di vigilanza, in conformità all’articolo 14-bis, comma 2, lettera i) del Codice dell’amministrazione digitale (CAD), nonché ad altre autorità pubbliche che opereranno in qualità di titolari autonomi del trattamento.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_126"/>
+        <w:id w:val="-278879976"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3A2DBA02" w14:textId="3AEAAE64" w:rsidR="007A570E" w:rsidRDefault="00000000" w:rsidP="007A570E">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_125"/>
+              <w:id w:val="2050792227"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="0016505A">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:bookmarkEnd w:id="6" w:displacedByCustomXml="next"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_96"/>
+        <w:id w:val="1911263795"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0000007B" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="4"/>
+            </w:numPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_93"/>
+              <w:id w:val="324173462"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00F23D9C" w:rsidRPr="002F629E">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:b/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_94"/>
+              <w:id w:val="-733092342"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:tag w:val="goog_rdk_95"/>
+                  <w:id w:val="-1598560575"/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:r w:rsidR="00F23D9C" w:rsidRPr="002F629E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                      <w:b/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>Dati ottenuti presso terzi</w:t>
+                  </w:r>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_98"/>
+        <w:id w:val="-129177464"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0000007C" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_97"/>
+              <w:id w:val="162980422"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> I dati personali necessari per la nomina sono stati comunicati a InfoCamere dalla R.A. che ha conferito l’incarico di I.R.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_100"/>
+        <w:id w:val="158430776"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0000007D" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_99"/>
+              <w:id w:val="299581904"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="00F23D9C">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Si fa presente che il Titolare verifica le informazioni rese dall’Interessato mediante: accesso a fonti autoritative, documenti, dati o informazioni ottenibili dagli archivi delle amministrazioni certificanti; acquisizione di dati presso altre pubbliche amministrazioni (in via esemplificativa e non esaustiva, Agenzia delle Entrate, Ministero dell’Interno, Camere di Commercio).</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_102"/>
+        <w:id w:val="848523078"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0000007E" w14:textId="15A08D1F" w:rsidR="009E3672" w:rsidRDefault="00000000">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_101"/>
+              <w:id w:val="-1687510228"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="0035401A">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0000008C" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">-  per la finalità di concludere, gestire ed eseguire l’incarico di </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="0000005B" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+        <w:t>Responsabile della protezione dei dati</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_130"/>
+        <w:id w:val="1203596651"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0000008D" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">I Titolari hanno nominato i propri Responsabili della protezione dei dati (Data Protection Officer). </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_129"/>
+              <w:id w:val="-63565206"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="0000008E" w14:textId="77F1C8F2" w:rsidR="009E3672" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="0000005C" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_132"/>
+          <w:id w:val="5947171"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00F23D9C">
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>E' possibile contattare il Responsabile della protezione dei dati tramite posta elettronica o posta elettronica certificata, all'indirizzo disponibile sul sito istituzionale per la Camera di Commercio, e all’indirizzo rpd@pec.infocamere.it, per il Certificatore InfoCamere.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_133"/>
+          <w:id w:val="327796283"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00A77401">
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0000008F" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000005D" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
-      <w:pPr>
+    <w:p w14:paraId="00000090" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>La base giuridica del trattamento è costituita dall’art. 6, comma 1, lett. b) del GDPR in quanto il trattamento dei dati è necessario all’esecuzione di un contratto di cui l’interessato è parte o all’esecuzione di misure precontrattuali.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>Diritti dell’interessato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000091" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000005F" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
-[...20 lines deleted...]
-    <w:p w14:paraId="00000060" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+    <w:p w14:paraId="00000092" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6E73027F" w14:textId="21B9E038" w:rsidR="00407017" w:rsidRDefault="00284728" w:rsidP="00407017">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’I.R. può in qualunque momento contattare la Camera di Commercio ed InfoCamere S.C.p.A. ciascuna per il rispettivo ambito di competenza con riferimento ai trattamenti effettuati, per esercitare i diritti di cui agli artt. 15 e ss. del Regolamento UE n. 2016/679. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000093" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tra i diritti esercitabili, purché ne ricorrano i presupposti di volta in volta previsti dalla normativa, vi sono:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000094" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>il diritto di conoscere se il Titolare ha in corso trattamenti di dati personali che lo riguardano e, in tal caso, di avere accesso ai dati oggetto del trattamento e a tutte le informazioni a questo relative;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000095" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>il diritto alla rettifica dei dati personali inesatti che lo riguardano e/o all’integrazione di quelli incompleti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000096" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>il diritto alla cancellazione dei dati personali che lo riguardano;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000097" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>il diritto alla limitazione del trattamento;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000098" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>il diritto di opporsi al trattamento;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00000099" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>il diritto alla portabilità dei dati personali che lo riguardano.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000009A" w14:textId="77777777" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F673947" w14:textId="45E61B2D" w:rsidR="000478AF" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’I.R. ha, inoltre, il diritto di proporre reclamo al Garante per la protezione dei dati personali nel caso in cui ritenga che il trattamento </w:t>
+      </w:r>
+      <w:r w:rsidR="000478AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dei </w:t>
+      </w:r>
+      <w:r w:rsidR="000478AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">propri </w:t>
+      </w:r>
+      <w:r w:rsidR="000478AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dati </w:t>
+      </w:r>
+      <w:r w:rsidR="000478AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">personali </w:t>
+      </w:r>
+      <w:r w:rsidR="000478AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sia </w:t>
+      </w:r>
+      <w:r w:rsidR="000478AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">effettuato in violazione del </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0000009C" w14:textId="690DCAA2" w:rsidR="009E3672" w:rsidRDefault="00F23D9C">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Regolamento UE n.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7443">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2016/679 secondo le modalità descritte sul sito: https://www.garanteprivacy.it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12290683" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00F23D9C" w:rsidP="006A3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5940"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="006A3958">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ALLEGATO D</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEB9798" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5940"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MODULO DI ACCETTAZIONE IR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B239169" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5940"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8E5844" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DCEA7E" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il Sottoscritto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>________________________________________________,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nato/a il </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____/_____/______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pr. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), Codice Fiscale. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271CA9AF" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Residente a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pr. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Cap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Via/Piazza </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A6641C" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nazionalità </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telefono </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cellulare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375B4F3A" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-Mail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____________________________________________@________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FB41BB" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Se libero professionista o ditta individuale inserire le informazioni aggiuntive di cui sotto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76157EB8" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denominazione (eventuale) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AB463E" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partita IVA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B2737F" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Domicilio/sede legale in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pr. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Cap. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Via/Piazza </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630580BD" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Documento identità (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>da allegare alla presente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6528B5F0" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Carta d’Identità • Patente di Guida • Passaporto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D8ABE0" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="141"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numero Documento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rilasciato da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In data </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D360BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>___/___/________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44469B99" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:left="142" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63CC13A6" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">come sopra identificato ed individuato, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk185513592"/>
+      <w:r w:rsidRPr="008558A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>consapevole delle sanzioni penali previste dall’art. 76 del D.P.R. n. 445/2000 per le ipotesi di</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008558A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dichiarazioni mendaci e di formazione di atti falsi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271AA3B1" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440695B7" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DICHIARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAA7435" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00627AB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>che non sussistono circostanze incidenti sulla propria moralità professionale tali da impedire lo svolgimento delle attività oggetto dell’incarico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6538F037" w14:textId="77777777" w:rsidR="006A3958" w:rsidRPr="00062B0A" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00541EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">di </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3E96">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>aver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00541EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> frequentato il corso di formazione organizzato/riconosciuto dal Certificatore e di aver superato positivamente il relativo esame finale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54645B73" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29153314" w14:textId="77777777" w:rsidR="006A3958" w:rsidRPr="00541EED" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:strike/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e, con la sottoscrizione del presente modulo,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D555A1D" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PRENDE ATTO ED ACCETTA INTEGRALMENTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6EC7D4" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>incarico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ad I.R. (Incaricato della Registrazione) prot. n. _________ del ___________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ricevuto dalla scrivente Camera di Commercio, nonché i seguenti documenti ad essa allegati che dichiara di aver attentamente visionato e di approvare specificamente</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk185497560"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. Dichiara inoltre di avere preso visione dell’informativa sul trattamento dei dati personali di cui al punto iii)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="3AF4D9D2" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5523E8" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_heading=h.3znysh7" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Manuale Operativo Carta Nazionale Servizi - CA InfoCamere</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”, emesso dalla Camera di Commercio e reperibile sul sito della Camera di Commercio stessa e sul sito id.infocamere.it, che disciplina le modalità di rilascio e di gestione del certificato di autenticazione, nonché i diritti, gli impegni e le correlate responsabilità;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034F543A" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155ED97D" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ii) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“Manuale Operativo Certificati Qualificati IC-MO-TSP”,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emesso da </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">InfoCamere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>S.c.p.A</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. e reperibile sul sito id.infocamere.it che disciplina le modalità di rilascio e di gestione del certificato di sottoscrizione, nonché i diritti, gli impegni e le correlate responsabilità;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72CA4E86" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="563371C6" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iii)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Informativa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sul trattamento dei dati personali</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_134"/>
+          <w:id w:val="453373323"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> resa ai sensi degli artt. 13 e 14 del Regolamento (UE) n. 2016/679;</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0EA0A5F4" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440B4022" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iv) Modulo di Autorizzazione al trattamento dei dati a soggetti autorizzati ai sensi dell’art. 29 del Regolamento UE n. 2016/679</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC3E96">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(da compilare e sottoscrivere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A167E">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>se soggetto interno alla R.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77401">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA81E8E" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A9355C" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk185497601"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iv) Atto di nomina dell’IR a sub – Responsabile del trattamento dei dati personali ai sensi dell’art. 28 del Regolamento UE n. 2016/679 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(da compilare e sottoscrivere se soggetto esterno alla R.A.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77401">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="0070C2FF" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00F56970" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DA9506" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Si allega alla presente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1993FA62" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:left="142" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CF93BBF" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="0" w:right="142" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>copia di un documento di identità in corso di validità.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6075E66D" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2615CDD9" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:left="142" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D86C70A" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luogo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Data </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268E8FDE" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:left="142" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46320B32" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:left="142" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firma I.R. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E444F3" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:left="142" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3835D234" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03CDEA03" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ai sensi e per gli effetti degli artt. 1341 e 1342 del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>codice civile</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, il Sottoscritto dichiara di avere preso visione e di accettare espressamente le disposizioni contenute nell’incarico relative a: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063084F">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Corrispettivi e durata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063084F">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063084F">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(art. 4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063084F">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063084F">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“Revoca dell’incarico da parte della Camera di Commercio”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (art. 5); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Responsabilità </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(art. 6); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>“Foro competente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” (art. 7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9735C2" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF5FD95" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luogo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Data </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040E407B" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:left="142" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31CC7232" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:left="142" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firma I.R. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B45B4E5" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3968AC" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="117139CC" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il Sottoscritto dichiara di aver preso visione dell’Informativa resa ai sensi </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_135"/>
+          <w:id w:val="1482509786"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> resa ai sensi degli artt. 13 e 14 del </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_136"/>
+          <w:id w:val="-424341308"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Regolamento UE n. 2016/679, sopra riportata</w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_137"/>
+          <w:id w:val="-1972425775"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_138"/>
+          <w:id w:val="1245611366"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3FC2FA23" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3602DEF1" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:left="142" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="272F8F4E" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luogo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Data </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66996F50" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:left="142" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="275030F2" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:left="142" w:right="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Firma I.R. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A5BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A72886F" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ALLEGATO E1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E8DFF8" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE4F82C" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk185516563"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77401">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Da compilare e sottoscrivere se soggetto interno alla R.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411189F9" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="58E6F510" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Modulo di Autorizzazione al trattamento dei dati a soggetti autorizzati ai sensi dell’art. 29 del Regolamento UE n. 2016/679</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F545E53" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B36520" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473B67B3" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La sottoscritta Elena Vasco, domiciliata per la carica presso </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scrivente Camera di Commercio (o “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77401">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Registration Authority</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” o “R.A.”), in qualità di Segretario Generale,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D060728" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4D6E28" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PREMESSO CHE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6487F28F" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Il Regolamento UE n. 2016/679 (o “GDPR”) ed il </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D.Lgs.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n.196/2003, e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s.m.i.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, concernenti la tutela delle persone e di altri soggetti rispetto al trattamento dei dati personali, fissano le modalità da adottare per detto trattamento ed individuano i soggetti che, in relazione all'attività svolta, sono tenuti agli adempimenti previsti dalla stessa legge;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7145DE" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A924165" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- l'art.29 del suddetto GDPR stabilisce che “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Il responsabile del trattamento, o chiunque agisca sotto la sua autorità o sotto quella del titolare del trattamento, che abbia accesso a dati personali non può trattare tali dati se non è istruito in tal senso dal titolare del trattamento, salvo che lo richieda il diritto dell'Unione o degli Stati membri.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E3A12D" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42AAFAE3" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- l'art. 2 – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>quaterdecies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, co. 2 del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D.Lgs.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n.196/2003 e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s.m.i.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, prevede che “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>il titolare o il responsabile del trattamento individuano le modalità più opportune per autorizzare al trattamento dei dati personali le persone che operano sotto la propria autorità diretta”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3467B181" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09116FF1" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- sulla base di tali disposizioni, si desume, dunque, la possibilità di nominare “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>persone autorizzate al trattamento dei dati personali sotto l'autorità diretta del titolare o del responsabile</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D002E5D" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AFFA05F" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- la Camera di Commercio è ente emettitore della Carta Nazionale dei Servizi e che per il rilascio della stessa si avvale di appositi soggetti addetti alla identificazione e alla registrazione (O.D.R./R.A.O.) e “incaricati alla registrazione” (I.R.) secondo i termini e le modalità indicate in apposita lettera di incarico;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB81649" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303BA3B8" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>- la Camera di Commercio, intende pertanto, procedere alla nomina di soggetti autorizzati a trattare i dati sotto la propria responsabilità degli I.R. che svolgono le attività funzionali al rilascio, per conto della Camera stessa, dei certificati di autenticazione e di sottoscrizione.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B04A255" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD48492" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TUTTO CIÓ PREMESSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EED23F" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F048272" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NOMINA e AUTORIZZA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0D14CD" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE3B798" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il signor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A36064">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in qualità di I.R., giusto incarico Prot. n. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A3958">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________ del _________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, “persona autorizzata” al trattamento dei dati personali degli Utenti richiedenti il rilascio alla Camera di Commercio della Carta Nazionale dei Servizi, con certificati di autenticazione e sottoscrizione.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0701C2" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DDB4A83" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'incaricato dovrà effettuare il trattamento dei dati nel rispetto della normativa vigente e delle misure di sicurezza adeguate, indicate dal citato GDPR e nel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D.Lgs.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n.196/2003 e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s.m.i.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, nonché in conformità dell’ulteriore normativa che dovesse trovare applicazione.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C67807" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F788DF" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L’I.R. si impegna a mettere in atto le seguenti operazioni di trattamento dei dati personali:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4AB52C" w14:textId="77777777" w:rsidR="006A3958" w:rsidRPr="006F2FA4" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F2FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procedere alla raccolta di dati personali, mediante l'utilizzo della</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apposita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modulistica </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">informatica </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>messa a disposizione dalla scrivente Camera di Commercio e dal Certificatore, comprensiva anche dell’informativa sul trattamento dei dati personali;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C150A83" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:ind w:left="426"/>
-[...3 lines deleted...]
-          <w:b/>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00407017">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Natura del conferimento dei dati e durata della conservazione </w:t>
-[...109 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:t>verifica del documento di identità e della ulteriore documentazione dell’Utente che richiede il rilascio della CNS, della relativa validità e della corrispondenza certa al soggetto richiedente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E411FE6" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Titolare del trattamento per il rilascio della CNS</w:t>
-[...164 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:t>trascrizione o verifica (in base alle indicazioni fornite in sede di formazione) delle informazioni inerenti alla persona fisica richiedente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0371B25E" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Titolare del trattamento per il rilascio dei certificati qualificati</w:t>
-[...117 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:t>produzione della documentazione che attesta l’avvenuto riconoscimento del richiedente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD484A2" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Responsabile della protezione dei dati</w:t>
-[...178 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:t xml:space="preserve">raccolta dei documenti firmati, se applicabile sulla base della procedura di identificazione messa in atto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F11570" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nell’espletamento dell’incarico, la persona autorizzata al trattamento, si impegna a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D05AAE" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Diritti dell’interessato</w:t>
-[...4 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:t xml:space="preserve">trattare i dati personali in conformità ai principi di liceità, correttezza, e limitazione delle finalità di trattamento, nel rispetto delle vigenti disposizioni in materia di trattamento dei dati personali; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35339BC1" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:ind w:left="360"/>
-[...3 lines deleted...]
-          <w:b/>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>osservare tutte le istruzioni fornite dalla RA e da InfoCamere, applicare le misure di sicurezza implementate al fine di ridurre i rischi di distruzione o perdita, anche accidentale, dei dati, di accesso non autorizzato o di trattamento non consentito o non conforme alle finalità della raccolta;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EB0D16" w14:textId="77777777" w:rsidR="006A3958" w:rsidRPr="006F2FA4" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F2FA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mantenere la massima riservatezza sui dati personali dei quali si venga a conoscenza nello svolgimento dell'incarico, per tutta la durata del medesimo ed anche successivamente al termine di esso;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F61D3E5" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
+        <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’I.R. può in qualunque momento contattare la Camera di Commercio ed InfoCamere </w:t>
-[...395 lines deleted...]
-      <w:pPr>
+        <w:t>informare tempestivamente la R.A. nel caso in cui sospetti l’avvenuta violazione dei dati personali, tra cui è da intendersi compresa la divulgazione non autorizzata o l’accesso non autorizzato ai dati conservati o comunque trattati, al fine di consentire alla R.A. di ottemperare alle disposizioni di cui agli artt. 33 e 34 del GDPR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570AB5EE" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F25F13" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D364027" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>L’incaricato apponendo la sottoscrizione al presente atto ne accetta integralmente il contenuto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254819B9" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0F83EE" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2045245E" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luogo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1574">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB1574">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1790FB00" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF9E21A" w14:textId="5107880B" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Per la Camera di Commercio.                                           Per accettazione, l’incaricato</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2063D4A4" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AB1574">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inserire qui firma digitale </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AB1574">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>grafica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="30E15F36" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510E66F8" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30911575" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F0E96B" w14:textId="77777777" w:rsidR="006A3958" w:rsidRPr="00A77401" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00A77401">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>ALLEGATO E2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D378563" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="360506CD" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00284728">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>MODULO DI ACCETTAZIONE</w:t>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A77401">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Da compilare e sottoscrivere se soggetto esterno alla R.A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E2A629" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070D5BDF" w14:textId="77777777" w:rsidR="006A3958" w:rsidRPr="005A7629" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="142" w:right="141"/>
-[...94 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk185004002"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk185437581"/>
+      <w:r w:rsidRPr="005A7629">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Atto di nomina dell’IR a Sub Responsabile del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7629">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7629">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>trattamento dei dati personali, ai sensi dell'art. 28 del Regolamento UE n.  2016/679</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="268A3FEC" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="142" w:right="141"/>
-[...94 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TRA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C30645" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="142" w:right="141"/>
-[...20 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La Camera di Commercio di Milano, (l’“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ufficio di Registrazione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”, “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Registration Authority</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>” o “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”), in persona di Elena Vasco, domiciliata per la carica presso la sede camerale</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D44E1E" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC5D8ED" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> E</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341FB1AC" w14:textId="0BB6D7B4" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk185004125"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Il sotto scritto [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7629">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00547450">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cognome]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,   con sede in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Via</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.___________,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C.F. e P.IVA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00AC18A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indirizzo PEC/e-mail </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7629">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="004B0FD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00180396">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A7629">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (di seguito </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sub-Responsabile</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="3EEFE874" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="142" w:right="141"/>
-[...219 lines deleted...]
-        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La Camera di Commercio e il Sub-Responsabile di seguito indicati, congiuntamente, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Parti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B5833C" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>DICHIARA</w:t>
-[...487 lines deleted...]
-    <w:p w14:paraId="0000009A" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+        <w:t>Premesso che</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12784727" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:left="0" w:right="142" w:firstLine="0"/>
-[...167 lines deleted...]
-        </w:rPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="682"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La Camera di Commercio di Milano ha sottoscritto, in data 27 luglio 2020, con InfoCamere S.C.p.A, con sede legale in Roma, Via G.B. Morgagni n. 13 C.F. 02313821007, (di seguito, “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>InfoCamere</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”), apposita convenzione (di seguito, “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Convenzione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”), nelle modalità condivise tra le parti;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4E590B" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ai sensi della Convenzione, la Camera di Commercio è tenuta a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>porre in essere</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operazioni di trattamento di dati personali di cui InfoCamere è Titolare</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...504 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e segnatamente dei dati personali connessi al rilascio dei certificati digitali; conseguentemente, la Camera di Commercio è stata designata quale Responsabile </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_25"/>
+          <w:id w:val="-142281937"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_26"/>
+          <w:id w:val="-1190218813"/>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>del trattamento dei dati personali di cui InfoCamere è Titolare;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BAC579" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="682"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Camera di Commercio dichiara e garantisce di essere stata autorizzata dal Titolare ad avvalersi di soggetti terzi per l'esecuzione </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>della Convenzione e le connesse operazioni di trattamento dei dati personali;</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_29"/>
+        <w:id w:val="-546677461"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5336A1ED" w14:textId="77777777" w:rsidR="006A3958" w:rsidRPr="00FA06B3" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="720"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_28"/>
+              <w:id w:val="-1861579445"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="71EEDB62" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="540" w:hanging="682"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>La Camera di Commercio agisce pertanto in qualità di (i) titolare del trattamento, ai sensi dell'art. 4, par. 1, n. 8) del Regolamento generale sulla protezione dei dati n. 2016/679/UE (di seguito, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Regolamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"), in relazione ai dati relativi al rilascio della CNS; e (ii) </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:tag w:val="goog_rdk_30"/>
+          <w:id w:val="-1702705046"/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">in qualità di </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>responsabile del trattamento dei dati relativi al rilascio dei certificati digitali di cui InfoCamere è Titolare, ai sensi dell'art. 4, par. 1, n. 8) del Regolamento;</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_33"/>
+        <w:id w:val="1430010455"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="73633A15" w14:textId="77777777" w:rsidR="006A3958" w:rsidRPr="00FA06B3" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="720"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_32"/>
+              <w:id w:val="-43373221"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="40B81EA8" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">il Sub-Responsabile è in grado di </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>porre in essere</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> misure tecniche e organizzative adeguate, in modo tale che il trattamento soddisfi i requisiti del Regolamento e garantisca la tutela dei diritti degli interessati, (“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Interessati</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>”);</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_39"/>
+        <w:id w:val="-627476358"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="727CE394" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="14"/>
+            </w:numPr>
+            <w:suppressAutoHyphens/>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="540" w:hanging="682"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">ai sensi dell'art. 28 del Regolamento, le Parti con il presente </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_34"/>
+              <w:id w:val="1904417181"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">atto di nomina </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_35"/>
+              <w:id w:val="-582297912"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>(di seguito, "</w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_36"/>
+              <w:id w:val="702834962"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Atto</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_37"/>
+              <w:id w:val="755641307"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">") intendono disciplinare le attività di trattamento dei dati personali </w:t>
+          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_38"/>
+              <w:id w:val="-1103024581"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> dei Soggetti richiedenti i certificati digitali qualificati di sottoscrizione e i certificati digitali di autenticazione, ad opera del Sub-Responsabile, che espleterà in particolare le operazioni necessarie per l’identificazione e la registrazione di detti Soggetti;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_45"/>
+        <w:id w:val="1929846129"/>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3C3388B8" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="540"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_47"/>
+        <w:id w:val="-282116578"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="2010E0AC" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="14"/>
+            </w:numPr>
+            <w:suppressAutoHyphens/>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="540" w:hanging="682"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>il Sub- Responsabile del trattamento, ai sensi dell’art.28 GDPR, ha l’obbligo di:</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_49"/>
+        <w:id w:val="1766419326"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4287FA8E" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="720"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_48"/>
+              <w:id w:val="1623038291"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>trattare i dati personali su istruzione del Titolare del trattamento;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_51"/>
+        <w:id w:val="1206912799"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="75A3EBC8" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="720"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_50"/>
+              <w:id w:val="595367967"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>garantire che le persone autorizzate al trattamento dei dati personali si siano impegnate alla riservatezza o abbiano un adeguato obbligo legale di riservatezza;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_53"/>
+        <w:id w:val="427708840"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="2C993B76" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="720"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_52"/>
+              <w:id w:val="-2006504002"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>adottare tutte le necessarie e più appropriate misure di sicurezza tecniche ed organizzative così come disciplinate dal GDPR, ed in particolare le misure previste dall’art. 32 del GDPR, tenendo conto in particolare del rischio per i diritti e le libertà delle persone fisiche;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_55"/>
+        <w:id w:val="1481652509"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0D8AF59D" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="720"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_54"/>
+              <w:id w:val="30776302"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>assistere il Titolare, tenendo conto della natura del trattamento, con misure tecniche ed organizzative adeguate, nella misura in cui ciò sia possibile, al fine di soddisfare l’obbligo del titolare del trattamento di dare seguito alle richieste per l’esercizio dei diritti dell’interessato per quanto previsto nella normativa vigente;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_57"/>
+        <w:id w:val="-598566116"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="26FD300C" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="720"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_56"/>
+              <w:id w:val="1523823356"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>assistere il Titolare del trattamento nel garantire il rispetto degli obblighi, previsti dal GDPR, relativamente all’attuazione delle misure di sicurezza, alla comunicazione in caso di violazione dei dati personali e alla valutazione di impatto sulla protezione dei dati, tenendo conto della natura del trattamento e delle informazioni a disposizione del Responsabile del trattamento;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_59"/>
+        <w:id w:val="728270953"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5A29160C" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="720"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_58"/>
+              <w:id w:val="-826753237"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>su scelta del Titolare, cancellare o restituire tutti i dati personali dopo che è terminata la prestazione dei servizi relativi ai trattamenti, salvo che il diritto dell'Unione o degli Stati membri preveda la conservazione dei dati;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_61"/>
+        <w:id w:val="-954874031"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="753FB474" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="720"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_60"/>
+              <w:id w:val="-1819180569"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>mettere a disposizione del Titolare tutte le informazioni necessarie per dimostrare il rispetto degli obblighi previsti dal GDPR;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_63"/>
+        <w:id w:val="-1267619547"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="27FACE23" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="720"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_62"/>
+              <w:id w:val="-673570984"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">-  </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>contribuire alle attività di verifica del rispetto del GDPR, comprese le ispezioni, realizzate dal Titolare o da altro soggetto da questi incaricato.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_65"/>
+        <w:id w:val="1278377609"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5BC2E244" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_64"/>
+              <w:id w:val="1556586468"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Tutto ciò premesso, da considerarsi parte integrante e sostanziale del presente Atto, ai sensi e per gli effetti del GDPR, la Camera di Commercio intende disciplinare i rapporti relativi al trattamento dei dati personali.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_67"/>
+        <w:id w:val="-2087911997"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5E6F2477" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_66"/>
+              <w:id w:val="-1706550619"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Articolo 1</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_69"/>
+        <w:id w:val="172090"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="68D6DA4C" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_68"/>
+              <w:id w:val="-1568955212"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oggetto e scopo del documento </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_71"/>
+        <w:id w:val="2128432596"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1581731F" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_70"/>
+              <w:id w:val="1107240464"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Con la sottoscrizione del presente Atto di Nomina, la Camera di Commercio ricorre, ai sensi e per gli effetti dell’art. 28, 4 comma, del GDPR, a </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958" w:rsidRPr="00FA06B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>[</w:t>
+              </w:r>
+              <w:bookmarkStart w:id="16" w:name="_Hlk185005192"/>
+              <w:r w:rsidR="006A3958" w:rsidRPr="00FA06B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserire denominazione del </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>S</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958" w:rsidRPr="00FA06B3">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>ub- Responsabile]</w:t>
+              </w:r>
+              <w:bookmarkEnd w:id="16"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> che accetta, quale “Sub -Responsabile del trattamento dei dati personali”. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_73"/>
+        <w:id w:val="-1418093875"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="222A3A1D" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_72"/>
+              <w:id w:val="378830920"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il sub- Responsabile del trattamento, nell’esercizio delle proprie funzioni, si impegna ad effettuare, per conto della Camera di Commercio, le operazioni necessarie per l’esecuzione delle attività oggetto dell’incarico che prevedono anche il trattamento di dati personali, nei limiti e con le finalità ivi specificate, nonché nel rispetto del GDPR, del </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>D.Lgs.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> 196/2003 e </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>s.m.i</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> e delle istruzioni che saranno nel seguito fornite. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_75"/>
+        <w:id w:val="144171364"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="490439CF" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_74"/>
+              <w:id w:val="393943207"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Più specificamente il presente Atto riguarda:</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_77"/>
+        <w:id w:val="2104836834"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="422A9AC8" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="15"/>
+            </w:numPr>
+            <w:suppressAutoHyphens/>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_76"/>
+              <w:id w:val="672068884"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Categorie di dati trattati</w:t>
+              </w:r>
+              <w:bookmarkStart w:id="17" w:name="_Hlk185005249"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>: i dati personali acquisiti nel corso delle procedure utilizzate per il rilascio dei certificati digitali qualificati di sottoscrizione e dei certificati digitali di autenticazione</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958" w:rsidRPr="004D7A63">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">esclusivamente tramite gli strumenti forniti e/o autorizzati dalla RA, </w:t>
+              </w:r>
+              <w:bookmarkEnd w:id="17"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>a titolo esemplificativo dati anagrafici, dati di contatto (e-mail, indirizzo di residenza, telefono), dati identificativi (documento di riconoscimento); i dati personali oggetto del trattamento potranno comprendere anche i dati acquisiti durante la sessione audio-video registrata dal R.A.O, nello specifico le immagini del volto e la voce.;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_79"/>
+        <w:id w:val="2021739069"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7780C9AA" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="15"/>
+            </w:numPr>
+            <w:suppressAutoHyphens/>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_78"/>
+              <w:id w:val="792329873"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natura e finalità del trattamento: il trattamento dei dati personali ha, in particolare, la finalità di consentire lo svolgimento dell’attività di operatore di registrazione ed espletamento delle procedure di identificazione, registrazione e rilascio dei certificati digitali per conto della RA; </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_81"/>
+        <w:id w:val="-1322420393"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="22C564E3" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:numPr>
+              <w:ilvl w:val="0"/>
+              <w:numId w:val="15"/>
+            </w:numPr>
+            <w:suppressAutoHyphens/>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_80"/>
+              <w:id w:val="1404573394"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Categorie di interessati nell’ambito dei trattamenti effettuati: soggetti a cui sono rilasciati i certificati digitali qualificati di sottoscrizione e i certificati digitali di autenticazione.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_83"/>
+        <w:id w:val="10270964"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="09BC221F" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:ind w:left="720"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_82"/>
+              <w:id w:val="-1459640563"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_85"/>
+        <w:id w:val="-1607646702"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="1175C7F2" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_84"/>
+              <w:id w:val="-1051463246"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Articolo 2</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_87"/>
+        <w:id w:val="-1032952200"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6E8449BB" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_86"/>
+              <w:id w:val="-65737037"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Modalità di trattamento dei dati personali</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_89"/>
+        <w:id w:val="854543075"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="640D7B53" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_88"/>
+              <w:id w:val="1664049239"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IR è nominato Sub-Responsabile dei trattamenti, in quanto ritenuto in possesso di requisiti di esperienza, capacità ed affidabilità tali da fornire idonea garanzia del rispetto delle disposizioni stabilite nel GDPR nonché nel </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>D.Lgs.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> n. 196/2003 e </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>s.m.i.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">, ivi compresa la capacità di mettere in atto misure di sicurezza tecniche ed organizzative adeguate al trattamento, ivi compreso il profilo della sicurezza. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_91"/>
+        <w:id w:val="1635905788"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="74410AAC" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_90"/>
+              <w:id w:val="1096222501"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Sub-Responsabile è tenuto, pertanto, a comunicare prontamente alla RA eventuali situazioni sopravvenute che, per il mutare delle conoscenze acquisite in base al progresso tecnico o per qualsiasi altra ragione, possano incidere sulla propria idoneità allo svolgimento dell'incarico, </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:lastRenderedPageBreak/>
+                <w:t>nonché ad informare la RA qualora, a suo parere, un’istruzione violi il GDPR o altre disposizioni relative alla protezione dei dati.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_93"/>
+        <w:id w:val="-724827749"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7E435B6C" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_92"/>
+              <w:id w:val="1946799693"/>
+            </w:sdtPr>
+            <w:sdtContent/>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_95"/>
+        <w:id w:val="-1902057664"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="791730A6" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_94"/>
+              <w:id w:val="-355424342"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Articolo 3</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_97"/>
+        <w:id w:val="-262530417"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="09B2383C" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_96"/>
+              <w:id w:val="-333302799"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Istruzioni per il trattamento di personali</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_99"/>
+        <w:id w:val="392471625"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="152406E1" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_98"/>
+              <w:id w:val="893159353"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IR, in qualità di Sub-Responsabile del trattamento, dovrà attenersi alle istruzioni impartitegli dalla RA con il presente Atto di Nomina. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_101"/>
+        <w:id w:val="-1661071470"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="2228983E" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_100"/>
+              <w:id w:val="-737785868"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’IR, in particolare, dovrà: </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_103"/>
+        <w:id w:val="-1354961494"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0A654656" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_102"/>
+              <w:id w:val="-1626157085"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a) curare che i dati personali oggetto del trattamento siano trattati in modo lecito e secondo correttezza, e comunque sempre nel pieno rispetto dell’attuale normativa vigente, attenendosi alle disposizioni contenute nel GDPR, nel </w:t>
+              </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>D.Lgs</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">.196/2003 </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>ss.mm.ii</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>., e ai Provvedimenti del Garante della privacy applicabili;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_105"/>
+        <w:id w:val="-1697846502"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6A48137A" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_104"/>
+              <w:id w:val="-105044971"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>b)</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>trattare esclusivamente i dati personali strettamente necessari all’espletamento delle attività conferite con l’incarico di IR;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_107"/>
+        <w:id w:val="-32118108"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6A201F09" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_106"/>
+              <w:id w:val="-1641955169"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>c)</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">mantenere riservati i dati e le informazioni di cui venga in possesso e, comunque, a conoscenza, non divulgarli in alcun modo e in qualsiasi forma e non farne oggetto di utilizzazione a qualsiasi titolo per scopi diversi da quelli strettamente necessari all'esecuzione dell’incarico di </w:t>
+              </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>IR ;</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_109"/>
+        <w:id w:val="1569998768"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6D5395CD" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_108"/>
+              <w:id w:val="145480738"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>d)</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">mettere in atto le misure tecniche ed organizzative adeguate di cui all’art. 32 del GDPR al fine di garantire un livello di sicurezza adeguato al rischio, tenendo conto in special modo dei rischi presentati dal trattamento che derivano in particolare dalla distruzione, dalla perdita, dalla modifica, dalla divulgazione non autorizzata o dall’accesso, in modo accidentale o illegale, a dati personali trasmessi, conservati o comunque trattati; </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_111"/>
+        <w:id w:val="1616017200"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3AA6CB24" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_110"/>
+              <w:id w:val="-1945920376"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>e)</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve"> in ordine ai trattamenti di dati affidati, informare tempestivamente e fornire alla RA tutte le informazioni necessarie in caso di esercizio da parte dell’interessato del diritto di accesso o di qualsiasi altro diritto previsto dalla normativa in materia di protezione dei dati personali, al fine di consentire un tempestivo riscontro;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_113"/>
+        <w:id w:val="231288074"/>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="2BCBECAF" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_117"/>
+        <w:id w:val="-245581428"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4943CFCA" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_116"/>
+              <w:id w:val="1702663741"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>f)</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t>assistere la RA nel garantire il rispetto degli obblighi, previsti dal GDPR, relativamente all'attuazione delle misure di sicurezza, alla comunicazione in caso di violazione dei dati personali e alla valutazione di impatto sulla protezione dei dati tenendo conto della natura del trattamento e delle informazioni a disposizione del Sub-Responsabile del trattamento;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_119"/>
+        <w:id w:val="-15921104"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="49874688" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_118"/>
+              <w:id w:val="-1985766874"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>g)</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">   compiere tempestivamente quanto necessario per fornire alla RA le informazioni necessarie per rispondere ad eventuali richieste pervenute dal Garante o dall’Autorità Giudiziaria o, comunque, dalle Forze dell’Ordine;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_121"/>
+        <w:id w:val="1747372646"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="65A9BA8D" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_120"/>
+              <w:id w:val="1356919310"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_123"/>
+        <w:id w:val="1179697998"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="3B66A9AF" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_122"/>
+              <w:id w:val="524284642"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>h)</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">in caso di cessazione dei rapporti in essere tra le Parti e sulla base delle istruzioni che riceverà dalla RA, </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958" w:rsidRPr="00410DA8">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">il Sub-Responsabile </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dovrà restituire i dati alla medesima ovvero cancellare i dati in suo possesso, fatto salvo il caso in cui si verifichino circostanze autonome ed ulteriori che giustifichino la continuazione del trattamento dei dati da parte dell’IR con modalità limitate previamente concordate con il Titolare del trattamento;  </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_125"/>
+        <w:id w:val="806744112"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6C887F14" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_124"/>
+              <w:id w:val="-429894548"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>i)</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">   mettere a disposizione della R.A. tutte le informazioni necessarie per dimostrare il rispetto degli obblighi di cui al presente Atto, consentendo e contribuendo alle attività di revisione, comprese le ispezioni realizzate dalla R.A. o dal </w:t>
+              </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Certificatore(</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">o da un altro soggetto da questi incaricato);  </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_127"/>
+        <w:id w:val="-1750881847"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4B8020AB" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_126"/>
+              <w:id w:val="-590623497"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>j)</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">in generale, prestare la più ampia e completa collaborazione alla R.A. e al suo Responsabile per la Protezione dei Dati (Data Protection Officer) al fine di compiere tutto quanto sia necessario ed opportuno per il corretto espletamento dell'incarico, nel rispetto della normativa vigente. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_129"/>
+        <w:id w:val="-1733999479"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0D722A73" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_128"/>
+              <w:id w:val="-108672700"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_131"/>
+        <w:id w:val="118499479"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="6FD32796" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_130"/>
+              <w:id w:val="-1584220308"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Articolo 4</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_133"/>
+        <w:id w:val="1805588596"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="12A28CF9" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_132"/>
+              <w:id w:val="2000307690"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Gestione del Data Breach</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_135"/>
+        <w:id w:val="1926220652"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0106DA18" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_134"/>
+              <w:id w:val="1821156022"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Qualora si verifichino eventi che comportino la violazione di dati personali (c.d. data-</w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>breach</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">), il Sub-Responsabile è tenuto ad informare la Camera senza ritardo, ed in ogni caso entro 24 ore, dal momento in cui è venuto a conoscenza della violazione, nonché a collaborare attivamente con questa nella raccolta documentale e in tutte le attività connesse all’eventuale notifica all’Autorità Garante e ai soggetti interessati, ai sensi degli artt. 33 e 34 del GDPR. </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_137"/>
+        <w:id w:val="1803044324"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7EE96F94" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_136"/>
+              <w:id w:val="1221559237"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comunicazione deve contenere almeno le seguenti informazioni: </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_139"/>
+        <w:id w:val="-1464106366"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5C6A8F0E" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_138"/>
+              <w:id w:val="-2069407682"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>•</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">   la descrizione della natura del data </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>breach</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> compresi, ove possibile, le categorie e il numero approssimativo di interessati colpiti dalla violazione nonché le categorie e il numero approssimativo di registrazioni dei dati personali oggetto della violazione;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_141"/>
+        <w:id w:val="1509104650"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7EFEEF10" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_140"/>
+              <w:id w:val="156893852"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>•</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">   il nome e i dati di contatto del Responsabile per la protezione dei dati o di altro punto di contatto del Sub-Responsabile, presso cui ottenere informazioni ulteriori;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_143"/>
+        <w:id w:val="-1099256346"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="152636FF" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_142"/>
+              <w:id w:val="-428358021"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>•</w:t>
+              </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">  la</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> descrizione delle probabili conseguenze del data </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>breach</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>;</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_145"/>
+        <w:id w:val="139010240"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="7618839D" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_144"/>
+              <w:id w:val="-1004893018"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>•</w:t>
+              </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:tab/>
+                <w:t xml:space="preserve">  se</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> del caso, tenendo conto della natura del trattamento e dell’incarico, la descrizione delle misure adottate o di quelle di cui si propone l’adozione per porre rimedio al data </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>breach</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> ovvero attenuarne i possibili effetti negativi.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_147"/>
+        <w:id w:val="-539823549"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="257E19F8" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_146"/>
+              <w:id w:val="-1287496290"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ove il Sub-Responsabile non sia in grado di fornire tutte le citate informazioni contestualmente alla </w:t>
+              </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>predetta</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> comunicazione, potrà fornirle in fasi successive, comunque senza ingiustificato ritardo.  Qualora, e nella misura in cui, da parte del Sub- Responsabile non sia possibile fornire tutte le informazioni contemporaneamente, la comunicazione iniziale contiene le informazioni disponibili in quel momento, e le altre informazioni sono fornite successivamente, non appena disponibili, senza ingiustificato ritardo.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_149"/>
+        <w:id w:val="1620560479"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="71B7035A" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_148"/>
+              <w:id w:val="1793625716"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InfoCamere avrà diritto di richiedere, in ogni momento, al Sub-Responsabile informazioni aggiuntive sul data </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>breach</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> comunicato, anche al fine di osservare gli obblighi di cui agli artt. 33 e 34 del GDPR e delle altre normative applicabili, nonché di impartire istruzioni più specifiche e dettagliate in relazione alle misure da adottare per risolvere o comunque contenere le conseguenze del data </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>breach</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_153"/>
+        <w:id w:val="-1155996163"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="15087FBF" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_152"/>
+              <w:id w:val="1614941078"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Articolo 5</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_155"/>
+        <w:id w:val="-1593311724"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0219732B" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_154"/>
+              <w:id w:val="-1913692271"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Ulteriori responsabili</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_157"/>
+        <w:id w:val="2029294740"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="2563F59D" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_156"/>
+              <w:id w:val="-1107420340"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Il Sub-Responsabile non è autorizzato a ricorrere ad ulteriori responsabili del trattamento.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_159"/>
+        <w:id w:val="-446539963"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="06D25C56" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_158"/>
+              <w:id w:val="1547333151"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Articolo 6</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_161"/>
+        <w:id w:val="-1597707822"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4F2D009F" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_160"/>
+              <w:id w:val="1217622193"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Rinvio</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_163"/>
+        <w:id w:val="-924340591"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0C7DA224" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_162"/>
+              <w:id w:val="-1675947694"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per quanto non espressamente previsto e disciplinato nel presente Atto, le Parti rinviano   alla normativa applicabile in materia di protezione dei dati personali con specifico riferimento al Regolamento (UE) 2016/679 e al </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>D.Lgs.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> n.196/2003 e </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>s.m.i.</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_165"/>
+        <w:id w:val="-1274095519"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4AC1F267" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_164"/>
+              <w:id w:val="1673223521"/>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:t xml:space="preserve">     </w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_167"/>
+        <w:id w:val="-2028008802"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0D7D4385" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_166"/>
+              <w:id w:val="2015262610"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>***</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_169"/>
+        <w:id w:val="-735309820"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="19940096" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_168"/>
+              <w:id w:val="-1945751385"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>Il presente Atto avrà durata pari all’incarico cui afferisce e di cui costituisce parte integrante.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_238"/>
+        <w:id w:val="-1741633640"/>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="5DE747F7" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:t xml:space="preserve">     </w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:sdt>
+      <w:sdtPr>
+        <w:tag w:val="goog_rdk_240"/>
+        <w:id w:val="-1842068213"/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="0CC0C7E5" w14:textId="0BC68E10" w:rsidR="006A3958" w:rsidRDefault="00000000" w:rsidP="006A3958">
+          <w:pPr>
+            <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="goog_rdk_239"/>
+              <w:id w:val="1756859795"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>LUOGO</w:t>
+              </w:r>
+              <w:r w:rsidR="00510462">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958" w:rsidRPr="004E2025">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>__</w:t>
+              </w:r>
+              <w:r w:rsidR="00510462" w:rsidRPr="004E2025">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>____________</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958" w:rsidRPr="004E2025">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:highlight w:val="yellow"/>
+                </w:rPr>
+                <w:t>_____</w:t>
+              </w:r>
+              <w:r w:rsidR="006A3958">
+                <w:rPr>
+                  <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> DATA</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+          <w:r w:rsidR="006A3958">
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="006A3958" w:rsidRPr="004E2025">
+            <w:rPr>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
+            <w:t>_________</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="5AC144A7" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Elena Vasco</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437397CE" w14:textId="77777777" w:rsidR="006A3958" w:rsidRPr="007F3CC8" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44938B35" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Camera di Commercio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00517603">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B505422" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="5760" w:firstLine="477"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Sub-Responsabile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B87B11" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="000000B0" w14:textId="681144A8" w:rsidR="003D04AC" w:rsidRDefault="00284728">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="5755DF11" w14:textId="77777777" w:rsidR="006A3958" w:rsidRDefault="006A3958" w:rsidP="006A3958">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0000009D" w14:textId="145B693E" w:rsidR="009E3672" w:rsidRDefault="009E3672">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1359 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    </w:p>
+    <w:sectPr w:rsidR="009E3672" w:rsidSect="000478AF">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="765" w:right="1202" w:bottom="902" w:left="1202" w:header="709" w:footer="924" w:gutter="0"/>
+      <w:pgMar w:top="765" w:right="1469" w:bottom="624" w:left="1202" w:header="709" w:footer="924" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="534DF5F2" w14:textId="77777777" w:rsidR="00E3423D" w:rsidRDefault="00E3423D">
+    <w:p w14:paraId="2A0784EC" w14:textId="77777777" w:rsidR="00861C7D" w:rsidRDefault="00861C7D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A5C81A6" w14:textId="77777777" w:rsidR="00E3423D" w:rsidRDefault="00E3423D">
+    <w:p w14:paraId="2B1A645D" w14:textId="77777777" w:rsidR="00861C7D" w:rsidRDefault="00861C7D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4FD9A821" w14:textId="60FA066F" w:rsidR="003F7093" w:rsidRDefault="003F7093" w:rsidP="003F7093">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0000011B" w14:textId="77777777" w:rsidR="0003176B" w:rsidRDefault="0003176B">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3304E6B0" w14:textId="768739BF" w:rsidR="00CC183C" w:rsidRDefault="00CC183C" w:rsidP="003F7093">
+  <w:p w14:paraId="0000011C" w14:textId="77777777" w:rsidR="0003176B" w:rsidRDefault="0003176B">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0455FD02" w14:textId="6DD42302" w:rsidR="003F7093" w:rsidRPr="002E7BF4" w:rsidRDefault="003F7093" w:rsidP="003F7093">
+  <w:p w14:paraId="0000011D" w14:textId="62D17DC6" w:rsidR="0003176B" w:rsidRDefault="0003176B">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10080"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00093E63">
+    <w:r w:rsidRPr="00A77401">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>Modello D1 V</w:t>
+      <w:t>Modello D1 V6 del 0</w:t>
     </w:r>
-    <w:r w:rsidR="005960E1">
+    <w:r w:rsidR="003A27F9">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="00093E63">
+    <w:r w:rsidRPr="00A77401">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>/2025</w:t>
     </w:r>
-    <w:r w:rsidRPr="00093E63">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>del 0</w:t>
+      <w:t xml:space="preserve">                                   Pagina </w:t>
     </w:r>
-    <w:r w:rsidR="005960E1">
-[...45 lines deleted...]
-    <w:r w:rsidRPr="00093E63">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00093E63">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00093E63">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00400A49">
+    <w:r w:rsidR="003A27F9">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00093E63">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00093E63">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:t xml:space="preserve"> di </w:t>
     </w:r>
-    <w:r w:rsidRPr="00093E63">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00093E63">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00093E63">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00400A49">
+    <w:r w:rsidR="003A27F9">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>16</w:t>
     </w:r>
-    <w:r w:rsidRPr="00093E63">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="000000F8" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0000011E" w14:textId="77777777" w:rsidR="0003176B" w:rsidRDefault="0003176B">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="000000F9" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+  <w:p w14:paraId="0000011F" w14:textId="77777777" w:rsidR="0003176B" w:rsidRDefault="0003176B">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="506FC9FB" w14:textId="77777777" w:rsidR="00E3423D" w:rsidRDefault="00E3423D">
+    <w:p w14:paraId="104DFF2F" w14:textId="77777777" w:rsidR="00861C7D" w:rsidRDefault="00861C7D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F3CAF1B" w14:textId="77777777" w:rsidR="00E3423D" w:rsidRDefault="00E3423D">
+    <w:p w14:paraId="054F7563" w14:textId="77777777" w:rsidR="00861C7D" w:rsidRDefault="00861C7D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="000000F7" w14:textId="22AE6322" w:rsidR="003D04AC" w:rsidRDefault="00396350" w:rsidP="00660798">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000116" w14:textId="14AB8B92" w:rsidR="0003176B" w:rsidRPr="00A77401" w:rsidRDefault="006D4EF9" w:rsidP="006D4EF9">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
-      <w:ind w:hanging="142"/>
+      <w:ind w:left="-142"/>
       <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="171DCC92" wp14:editId="203AC3C3">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="141622CE" wp14:editId="3041E63E">
           <wp:extent cx="1790700" cy="731520"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Immagine 2" descr="Immagine che contiene testo, Carattere, logo, design&#10;&#10;Descrizione generata automaticamente"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Immagine 2" descr="Immagine che contiene testo, Carattere, logo, design&#10;&#10;Descrizione generata automaticamente"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1790700" cy="731520"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="00000117" w14:textId="77777777" w:rsidR="0003176B" w:rsidRDefault="0003176B">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="000000F2" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00000118" w14:textId="77777777" w:rsidR="0003176B" w:rsidRDefault="0003176B">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>BOZZA</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="000000F3" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="00284728">
+  <w:p w14:paraId="00000119" w14:textId="77777777" w:rsidR="0003176B" w:rsidRDefault="0003176B">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>SU CARTA INTESTATA DELLA CAMERA DI COMMERCIO</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="000000F4" w14:textId="77777777" w:rsidR="003D04AC" w:rsidRDefault="003D04AC">
+  <w:p w14:paraId="0000011A" w14:textId="77777777" w:rsidR="0003176B" w:rsidRDefault="0003176B">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="104C5DEE"/>
+    <w:nsid w:val="05565584"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="747C30B6"/>
+    <w:tmpl w:val="D3B45E9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
@@ -7644,53 +13325,53 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1398709B"/>
+    <w:nsid w:val="067014D7"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5642B92C"/>
+    <w:tmpl w:val="6B588268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -7757,53 +13438,505 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="177F0ECC"/>
+    <w:nsid w:val="0BB2673D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="C26E7536"/>
+    <w:tmpl w:val="D6668DDA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21432DCE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E94CCD70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23DF6590"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2B9A0CA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="247974D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1EAA2A8"/>
+    <w:lvl w:ilvl="0" w:tplc="04100001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04100001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04100003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04100005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="299B4E1E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3DE61CC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -7845,54 +13978,750 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18801B71"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34FB3998"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F5543D4C"/>
+    <w:tmpl w:val="03DA3E5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36E34FEE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4590F7BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37F91410"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C9149114"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1288" w:hanging="719"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A463EEE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CB66C26A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="512127ED"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D4DC9354"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D6D570E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="131ED10E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="774A10E3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F622FBA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A41624C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="99A2863E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3054" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
@@ -7938,759 +14767,396 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E4F7AAD"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CFE7EE1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="08363C9A"/>
+    <w:tmpl w:val="BC020F70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1214" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1728" w:hanging="647"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2736" w:hanging="934"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...428 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="385880370">
+  <w:num w:numId="1" w16cid:durableId="853147756">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="164708626">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1297182523">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2053378041">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="70591666">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1498812719">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1713535097">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="210531978">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1653676271">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="993143080">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="10" w16cid:durableId="1006597665">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1796486824">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="11" w16cid:durableId="130952309">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1362780097">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="12" w16cid:durableId="857811147">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1651131277">
+  <w:num w:numId="13" w16cid:durableId="440880201">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="909583448">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2048412314">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="295533057">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="16" w16cid:durableId="340745841">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="it-IT" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003D04AC"/>
-[...79 lines deleted...]
-    <w:rsid w:val="00FE7635"/>
+    <w:rsidRoot w:val="009E3672"/>
+    <w:rsid w:val="0003176B"/>
+    <w:rsid w:val="000478AF"/>
+    <w:rsid w:val="00054455"/>
+    <w:rsid w:val="00062B0A"/>
+    <w:rsid w:val="00066283"/>
+    <w:rsid w:val="00085A32"/>
+    <w:rsid w:val="000955D5"/>
+    <w:rsid w:val="000A0A8C"/>
+    <w:rsid w:val="000A5BA0"/>
+    <w:rsid w:val="00121C55"/>
+    <w:rsid w:val="00125248"/>
+    <w:rsid w:val="00161055"/>
+    <w:rsid w:val="0016505A"/>
+    <w:rsid w:val="001670BB"/>
+    <w:rsid w:val="00173C97"/>
+    <w:rsid w:val="00177075"/>
+    <w:rsid w:val="00180396"/>
+    <w:rsid w:val="0018281B"/>
+    <w:rsid w:val="0018420F"/>
+    <w:rsid w:val="001C5C30"/>
+    <w:rsid w:val="00231630"/>
+    <w:rsid w:val="00232E02"/>
+    <w:rsid w:val="002442DC"/>
+    <w:rsid w:val="002470F8"/>
+    <w:rsid w:val="0027303D"/>
+    <w:rsid w:val="002A2D9D"/>
+    <w:rsid w:val="002B3B0F"/>
+    <w:rsid w:val="002C0AE4"/>
+    <w:rsid w:val="002C1EA1"/>
+    <w:rsid w:val="002C4385"/>
+    <w:rsid w:val="002C6F77"/>
+    <w:rsid w:val="002F629E"/>
+    <w:rsid w:val="00323BE7"/>
+    <w:rsid w:val="003252F4"/>
+    <w:rsid w:val="003316E2"/>
+    <w:rsid w:val="0035401A"/>
+    <w:rsid w:val="00362790"/>
+    <w:rsid w:val="00365211"/>
+    <w:rsid w:val="00370379"/>
+    <w:rsid w:val="0038454E"/>
+    <w:rsid w:val="003A27F9"/>
+    <w:rsid w:val="003F1883"/>
+    <w:rsid w:val="00403A04"/>
+    <w:rsid w:val="00410DA8"/>
+    <w:rsid w:val="004161CE"/>
+    <w:rsid w:val="00427814"/>
+    <w:rsid w:val="00463284"/>
+    <w:rsid w:val="00471197"/>
+    <w:rsid w:val="004B0FD5"/>
+    <w:rsid w:val="004D4973"/>
+    <w:rsid w:val="004D4DA0"/>
+    <w:rsid w:val="004E2025"/>
+    <w:rsid w:val="00510462"/>
+    <w:rsid w:val="00514DA9"/>
+    <w:rsid w:val="00517603"/>
+    <w:rsid w:val="00524AD0"/>
+    <w:rsid w:val="00541EED"/>
+    <w:rsid w:val="00547450"/>
+    <w:rsid w:val="00561FCF"/>
+    <w:rsid w:val="005678E1"/>
+    <w:rsid w:val="00593E5D"/>
+    <w:rsid w:val="00595A08"/>
+    <w:rsid w:val="005A34EB"/>
+    <w:rsid w:val="005A7629"/>
+    <w:rsid w:val="005D7CE7"/>
+    <w:rsid w:val="006103D0"/>
+    <w:rsid w:val="00627AB0"/>
+    <w:rsid w:val="0063084F"/>
+    <w:rsid w:val="00667608"/>
+    <w:rsid w:val="00690365"/>
+    <w:rsid w:val="006A3958"/>
+    <w:rsid w:val="006B2B40"/>
+    <w:rsid w:val="006D4EF9"/>
+    <w:rsid w:val="006E4356"/>
+    <w:rsid w:val="006F2B5F"/>
+    <w:rsid w:val="006F2FA4"/>
+    <w:rsid w:val="006F5F54"/>
+    <w:rsid w:val="0073272F"/>
+    <w:rsid w:val="00750577"/>
+    <w:rsid w:val="0078692F"/>
+    <w:rsid w:val="007A570E"/>
+    <w:rsid w:val="007C2D85"/>
+    <w:rsid w:val="007E5DDC"/>
+    <w:rsid w:val="007E68F2"/>
+    <w:rsid w:val="007F3CC8"/>
+    <w:rsid w:val="00814A44"/>
+    <w:rsid w:val="008300CB"/>
+    <w:rsid w:val="008558A6"/>
+    <w:rsid w:val="00861C7D"/>
+    <w:rsid w:val="008A121C"/>
+    <w:rsid w:val="008A1D39"/>
+    <w:rsid w:val="008C612D"/>
+    <w:rsid w:val="00945918"/>
+    <w:rsid w:val="00986C3C"/>
+    <w:rsid w:val="00993611"/>
+    <w:rsid w:val="009E3672"/>
+    <w:rsid w:val="00A23296"/>
+    <w:rsid w:val="00A23715"/>
+    <w:rsid w:val="00A33DFC"/>
+    <w:rsid w:val="00A36064"/>
+    <w:rsid w:val="00A62224"/>
+    <w:rsid w:val="00A66EEC"/>
+    <w:rsid w:val="00A7085E"/>
+    <w:rsid w:val="00A72E42"/>
+    <w:rsid w:val="00A7540D"/>
+    <w:rsid w:val="00A77401"/>
+    <w:rsid w:val="00AB1574"/>
+    <w:rsid w:val="00AC3624"/>
+    <w:rsid w:val="00AC3E96"/>
+    <w:rsid w:val="00AD6B50"/>
+    <w:rsid w:val="00AD6F97"/>
+    <w:rsid w:val="00AF0C08"/>
+    <w:rsid w:val="00B13D64"/>
+    <w:rsid w:val="00B24D45"/>
+    <w:rsid w:val="00B35EE3"/>
+    <w:rsid w:val="00B410EF"/>
+    <w:rsid w:val="00B67F7B"/>
+    <w:rsid w:val="00BA08A1"/>
+    <w:rsid w:val="00BB658C"/>
+    <w:rsid w:val="00BF7630"/>
+    <w:rsid w:val="00C14674"/>
+    <w:rsid w:val="00C17DE1"/>
+    <w:rsid w:val="00C21747"/>
+    <w:rsid w:val="00C82CAB"/>
+    <w:rsid w:val="00CA75C7"/>
+    <w:rsid w:val="00CB1D2B"/>
+    <w:rsid w:val="00CD0257"/>
+    <w:rsid w:val="00CF448E"/>
+    <w:rsid w:val="00D360BE"/>
+    <w:rsid w:val="00D36BFE"/>
+    <w:rsid w:val="00DB1F63"/>
+    <w:rsid w:val="00E0077C"/>
+    <w:rsid w:val="00E917B7"/>
+    <w:rsid w:val="00E9669D"/>
+    <w:rsid w:val="00E966F8"/>
+    <w:rsid w:val="00EA2D4D"/>
+    <w:rsid w:val="00EB720E"/>
+    <w:rsid w:val="00EC7443"/>
+    <w:rsid w:val="00EF53D4"/>
+    <w:rsid w:val="00F10967"/>
+    <w:rsid w:val="00F23D9C"/>
+    <w:rsid w:val="00F433BC"/>
+    <w:rsid w:val="00F506F6"/>
+    <w:rsid w:val="00FB4704"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="it-IT" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3431AA9C"/>
-  <w15:docId w15:val="{3F9F15E7-603A-4098-967D-25E85E151E42}"/>
+  <w14:docId w14:val="56BB517A"/>
+  <w15:docId w15:val="{23061483-262D-4590-9FCE-803076B7EB75}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="it-IT" w:eastAsia="it-IT" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9038,130 +15504,153 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="5664" w:firstLine="707"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
@@ -9172,79 +15661,112 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal3">
+    <w:name w:val="Table Normal3"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
+    <w:name w:val="Table Normal2"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal1"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sottotitolo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testocommento">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="TestocommentoCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TestocommentoCarattere">
     <w:name w:val="Testo commento Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Testocommento"/>
@@ -9437,55 +15959,193 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A77238"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpotestoCarattere">
     <w:name w:val="Corpo testo Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Corpotesto"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A77238"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisione">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000D1407"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="28455633">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="235016177">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1067725090">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="332293946">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="841050840">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="532152435">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="833760045">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1255364396">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1342314559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1575623670">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rpd@pec.infocamere.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9772,103 +16432,90 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjHZX9FRyjRngKrk8XmBFIhIcrcmg==">AMUW2mUzWOiz2NCLNbES7TgavGso2/6foaXKPwpJVGXDnI2ecTEt9GozU1G0B95I7OZyZGAhwO2qoWyVyrr1dyos0qGq0y3Jc2NEXel/NU0GJx9bckZy4gMgomAhayxfteaNT09DioD0ZYf265HFcAhRxqUVfl0HSV8Pqmd0wmqFIZxhoier7Lg=</go:docsCustomData>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi2eYjVHxVKdqwuaZis25paEDEaNQ==">CgMxLjAaGgoBMBIVChMIBCoPCgtBQUFCUkstTnNxSRABGhoKATESFQoTCAQqDwoLQUFBQlJLLU5zcU0QARoaCgEyEhUKEwgEKg8KC0FBQUJSSy1Oc3FNEAEaGgoBMxIVChMIBCoPCgtBQUFCUkstTnNxZxABGhoKATQSFQoTCAQqDwoLQUFBQlJLLU5zcWcQARoaCgE1EhUKEwgEKg8KC0FBQUJSSy1Oc3FnEAIaGgoBNhIVChMIBCoPCgtBQUFCUkstTnNxaxABGhoKATcSFQoTCAQqDwoLQUFBQlJLLU5zcWsQAhoaCgE4EhUKEwgEKg8KC0FBQUJSSy1Oc3FrEAEaGgoBORIVChMIBCoPCgtBQUFCUkstTnNxaxACGhsKAjEwEhUKEwgEKg8KC0FBQUJSSy1Oc3JNEAEaGwoCMTESFQoTCAQqDwoLQUFBQlJLLU5zclkQARobCgIxMhIVChMIBCoPCgtBQUFCUkstTnNyYxABGhsKAjEzEhUKEwgEKg8KC0FBQUJSSy1Oc3JjEAEaGwoCMTQSFQoTCAQqDwoLQUFBQlJLLU5zcmMQAhobCgIxNRIVChMIBCoPCgtBQUFCUkstTnNyaxABGhsKAjE2EhUKEwgEKg8KC0FBQUJSSy1Oc3JrEAEaGwoCMTcSFQoTCAQqDwoLQUFBQlJLLU5zcmsQAhobCgIxOBIVChMIBCoPCgtBQUFCUkstTnNybxABGhsKAjE5EhUKEwgEKg8KC0FBQUJSSy1Oc3JvEAEaGwoCMjASFQoTCAQqDwoLQUFBQlJLLU5zcm8QARobCgIyMRIVChMIBCoPCgtBQUFCUkstTnNybxABGhsKAjIyEhUKEwgEKg8KC0FBQUJSSy1Oc3JvEAEaGwoCMjMSFQoTCAQqDwoLQUFBQlJLLU5zcm8QARobCgIyNBIVChMIBCoPCgtBQUFCUkstTnNybxABGhsKAjI1EhUKEwgEKg8KC0FBQUJSSy1Oc3JvEAEaGwoCMjYSFQoTCAQqDwoLQUFBQlJLLU5zcm8QARobCgIyNxIVChMIBCoPCgtBQUFCUkstTnNybxABGhsKAjI4EhUKEwgEKg8KC0FBQUJSSy1Oc3JvEAEaGwoCMjkSFQoTCAQqDwoLQUFBQlJLLU5zcm8QARobCgIzMBIVChMIBCoPCgtBQUFCUkstTnNybxABGhsKAjMxEhUKEwgEKg8KC0FBQUJSSy1Oc3JvEAEaGwoCMzISFQoTCAQqDwoLQUFBQlJLLU5zcm8QARobCgIzMxIVChMIBCoPCgtBQUFCUkstTnNybxABGhsKAjM0EhUKEwgEKg8KC0FBQUJSSy1Oc3JvEAEaGwoCMzUSFQoTCAQqDwoLQUFBQlJLLU5zcm8QBBobCgIzNhIVChMIBCoPCgtBQUFCUkstTnNybxAEGhsKAjM3EhUKEwgEKg8KC0FBQUJSSy1Oc3NBEAEaGwoCMzgSFQoTCAQqDwoLQUFBQlJLLU5zc0EQARobCgIzORIVChMIBCoPCgtBQUFCUkstTnNzQRABGhsKAjQwEhUKEwgEKg8KC0FBQUJSSy1Oc3NBEAEaGwoCNDESFQoTCAQqDwoLQUFBQlJLLU5zcjgQAhobCgI0MhIVChMIBCoPCgtBQUFCUkstTnNyOBACGhsKAjQzEhUKEwgEKg8KC0FBQUJSSy1Oc3NFEAEaGwoCNDQSFQoTCAQqDwoLQUFBQlJLLU5zc0UQARobCgI0NRIVChMIBCoPCgtBQUFCUkstTnNzRRABGhsKAjQ2EhUKEwgEKg8KC0FBQUJSSy1Oc3NFEAEaGwoCNDcSFQoTCAQqDwoLQUFBQlJLLU5zc0UQARobCgI0OBIVChMIBCoPCgtBQUFCUkstTnNzRRAEGjAKAjQ5EioKEwgEKg8KC0FBQUJSSy1Oc3NFEAQKEwgEKg8KC0FBQUJSSy1Oc3NFEAMaGwoCNTASFQoTCAQqDwoLQUFBQlJLLU5zcjQQAhobCgI1MRIVChMIBCoPCgtBQUFCUkstTnNyNBACGhsKAjUyEhUKEwgEKg8KC0FBQUJSSy1Oc3I0EAIaGwoCNTMSFQoTCAQqDwoLQUFBQlJLLU5zcjQQAhobCgI1NBIVChMIBCoPCgtBQUFCUkstTnNyNBACGhsKAjU1EhUKEwgEKg8KC0FBQUJSSy1Oc3I0EAIaGwoCNTYSFQoTCAQqDwoLQUFBQlJLLU5zcjQQAhobCgI1NxIVChMIBCoPCgtBQUFCUkstTnNyNBACGhsKAjU4EhUKEwgEKg8KC0FBQUJSSy1Oc3I0EAIaGwoCNTkSFQoTCAQqDwoLQUFBQlJLLU5zcjQQAhobCgI2MBIVChMIBCoPCgtBQUFCUkstTnNyNBACGhsKAjYxEhUKEwgEKg8KC0FBQUJSSy1Oc3I0EAIaGwoCNjISFQoTCAQqDwoLQUFBQlJLLU5zcjQQARobCgI2MxIVChMIBCoPCgtBQUFCUkstTnNyNBABGhsKAjY0EhUKEwgEKg8KC0FBQUJSSy1Oc3I0EAEaGwoCNjUSFQoTCAQqDwoLQUFBQlJLLU5zcjQQARobCgI2NhIVChMIBCoPCgtBQUFCUkstTnNyNBABGhsKAjY3EhUKEwgEKg8KC0FBQUJSSy1Oc3I0EAEaGwoCNjgSFQoTCAQqDwoLQUFBQlJLLU5zcjQQAhobCgI2ORIVChMIBCoPCgtBQUFCUkstTnNyNBACGhsKAjcwEhUKEwgEKg8KC0FBQUJSSy1Oc3I0EAIaGwoCNzESFQoTCAQqDwoLQUFBQlJLLU5zcjQQAhobCgI3MhIVChMIBCoPCgtBQUFCUkstTnNyNBACGhsKAjczEhUKEwgEKg8KC0FBQUJSSy1Oc3I0EAIaGwoCNzQSFQoTCAQqDwoLQUFBQlJLLU5zcjQQAhobCgI3NRIVChMIBCoPCgtBQUFCUkstTnNyNBACGhsKAjc2EhUKEwgEKg8KC0FBQUJSSy1Oc3I0EAIaGwoCNzcSFQoTCAQqDwoLQUFBQlJLLU5zcjQQAhobCgI3OBIVChMIBCoPCgtBQUFCUkstTnNyNBACGhsKAjc5EhUKEwgEKg8KC0FBQUJSSy1Oc3IwEAIaGwoCODASFQoTCAQqDwoLQUFBQlJLLU5zcjAQAhobCgI4MRIVChMIBCoPCgtBQUFCUkstTnNyMBACGhsKAjgyEhUKEwgEKg8KC0FBQUJSSy1Oc3IwEAIaGwoCODMSFQoTCAQqDwoLQUFBQlJLLU5zcjAQAhobCgI4NBIVChMIBCoPCgtBQUFCUkstTnNyMBACGhsKAjg1EhUKEwgEKg8KC0FBQUJSSy1Oc3IwEAIaGwoCODYSFQoTCAQqDwoLQUFBQlJLLU5zcjAQAhobCgI4NxIVChMIBCoPCgtBQUFCUkstTnNyMBACGhsKAjg4EhUKEwgEKg8KC0FBQUJSSy1Oc3IwEAIaGwoCODkSFQoTCAQqDwoLQUFBQlJLLU5zcjAQAhobCgI5MBIVChMIBCoPCgtBQUFCUkstTnNyMBACGhsKAjkxEhUKEwgEKg8KC0FBQUJSSy1Oc3IwEAIaGwoCOTISFQoTCAQqDwoLQUFBQlJLLU5zcjAQAhobCgI5MxIVChMIBCoPCgtBQUFCUkstTnN1ZxAEGhsKAjk0EhUKEwgEKg8KC0FBQUJSSy1Oc3VjEAEaMAoCOTUSKgoTCAQqDwoLQUFBQlJLLU5zdWcQBAoTCAQqDwoLQUFBQlJLLU5zdWMQARobCgI5NhIVChMIBCoPCgtBQUFCUkstTnN1YxABGhsKAjk3EhUKEwgEKg8KC0FBQUJSSy1Oc3VjEAEaGwoCOTgSFQoTCAQqDwoLQUFBQlJLLU5zdWMQARobCgI5ORIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEwMBIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEwMRIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEwMhIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEwMxIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEwNBIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEwNRIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEwNhIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEwNxIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEwOBIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEwORIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzExMBIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzExMRIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzExMhIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzExMxIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzExNBIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzExNRIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzExNhIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzExNxIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzExOBIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzExORIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEyMBIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEyMRIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEyMhIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEyMxIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEyNBIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEyNRIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEyNhIVChMIBCoPCgtBQUFCUkstTnN1YxABGhwKAzEyNxIVChMIBCoPCgtBQUFCUkstTnN1YxAEGhwKAzEyOBIVChMIBCoPCgtBQUFCUkstTnN1YxAEGhwKAzEyORIVChMIBCoPCgtBQUFCUkstTnN1NBABGhwKAzEzMBIVChMIBCoPCgtBQUFCUkstTnN1NBABGhwKAzEzMRIVChMIBCoPCgtBQUFCUkstTnN1MBABGhwKAzEzMhIVChMIBCoPCgtBQUFCUkstTnN1MBABGhwKAzEzMxIVChMIBCoPCgtBQUFCUkstTnN1MBACGhwKAzEzNBIVChMIBCoPCgtBQUFCUkstTnN1OBABGhwKAzEzNRIVChMIBCoPCgtBQUFCUkstTnN2QRABGhwKAzEzNhIVChMIBCoPCgtBQUFCUkstTnN2QRACGhwKAzEzNxIVChMIBCoPCgtBQUFCUkstTnN2RRABGhwKAzEzOBIVChMIBCoPCgtBQUFCUkstTnN2RRACIqkCCgtBQUFCUkstTnNyOBLzAQoLQUFBQlJLLU5zcjgSC0FBQUJSSy1Oc3I4Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMM2vw7GdMjiEwcOxnTJKUwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGivC19rkASUSIwofChlmb3JuaXRpIHNhcmFubm8gdHJhdHRhdGk6EAEYABABWgxnaXh2N2dheWg5NDFyAiAAeACCARRzdWdnZXN0LmlyeWZtNm0ybTJ1eZoBBggAEAAYALABALgBABjNr8OxnTIghMHDsZ0yMABCFHN1Z2dlc3QuaXJ5Zm02bTJtMnV5Is0CCgtBQUFCUkstTnNyWRKXAgoLQUFBQlJLLU5zclkSC0FBQUJSSy1Oc3JZGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMJ3Yt7GdMjjh3LixnTJKdwokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGk/C19rkAUkaRwpDCj1haSBzZW5zaSBkZWdsaSBhcnR0LiAxMyBlIDE0IGRlbCBSZWdvbGFtZW50byAoVUUpIG4uIDIwMTYvNjc5EAEYABABWgxnZzNzcjFlcDJidzlyAiAAeACCARRzdWdnZXN0Ljk0ejU0bDV0ZndqdpoBBggAEAAYALABALgBABid2LexnTIg4dy4sZ0yMABCFHN1Z2dlc3QuOTR6NTRsNXRmd2p2IoMECgtBQUFCUkstTnNyNBLNAwoLQUFBQlJLLU5zcjQSC0FBQUJSSy1Oc3I0Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMI6dwrGdMjjKt9ixnTJKrAIKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxqDAsLX2uQB/AEScQptCmdwZXIgbGEgZmluYWxpdMOgIGRpIGNvbmNsdWRlcmUsIGdlc3RpcmUgZWQgZXNlZ3VpcmUgbOKAmWluY2FyaWNvIGRpIGlkZW50aWZpY2F6aW9uZSBlIHJlZ2lzdHJhemlvbmUgZGVsEAEYARABEm8KawplTmF0dXJhIGRlbCBjb25mZXJpbWVudG8gZGVpIGRhdGkgZSBkdXJhdGEgZGVsbGEgY29uc2VydmF6aW9uZSBJSSBjb25mZXJpbWVudG8gZGVpIGRhdGkgw6ggbmVjZXNzYXJpbyAQARgBEAEaCgoGCgAQExgAEAIaCgoGCgAQFBgAEAJaDHAxcTZjdXNuYWh2enICIAB4AIIBFHN1Z2dlc3QuMWpwY3J1NWpodGc2mgEGCAAQABgAsAEAuAEAGI6dwrGdMiDKt9ixnTIwAEIUc3VnZ2VzdC4xanBjcnU1amh0ZzYi0wIKC0FBQUJSSy1Oc3U4Ep0CCgtBQUFCUkstTnN1OBILQUFBQlJLLU5zdTgaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAw36PdsZ0yOMqr3bGdMkp9CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaVcLX2uQBTxpNCkkKQ3Jlc2EgYWkgc2Vuc2kgZGVnbGkgYXJ0dC4gMTMgZSAxNCBkZWwgUmVnb2xhbWVudG8gKFVFKSBuLiAyMDE2LzY3OTsQARgAEAFaDG14d28zdGY1YWt4aXICIAB4AIIBFHN1Z2dlc3QuajdsYm13Z2N3eTNsmgEGCAAQABgAsAEAuAEAGN+j3bGdMiDKq92xnTIwAEIUc3VnZ2VzdC5qN2xibXdnY3d5M2wi9QIKC0FBQUJSSy1Oc3IwEr8CCgtBQUFCUkstTnNyMBILQUFBQlJLLU5zcjAaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAwuO3AsZ0yOPT2wLGdMkqeAQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGnbC19rkAXASbgpqCmRUaXRvbGFyZSBkZWwgdHJhdHRhbWVudG8gcGVyIGlsIHJpbGFzY2lvIGRlbGxhIENOUyBUaXRvbGFyZSBkZWwgdHJhdHRhbWVudG8gcGVyIGlsIHJpbGFzY2lvIGRlbGxhIENOEAEYARABWgxhd2V5OWszbnBsdmtyAiAAeACCARRzdWdnZXN0LnJya2lybjY4dmR6OZoBBggAEAAYALABALgBABi47cCxnTIg9PbAsZ0yMABCFHN1Z2dlc3QucnJraXJuNjh2ZHo5IpACCgtBQUFCUkstTnN1NBLaAQoLQUFBQlJLLU5zdTQSC0FBQUJSSy1Oc3U0Gg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMJ301rGdMjjCg9exnTJKOgokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhLC19rkAQwaCgoGCgAQExgAEAFaDGx3cG85NWE2ZGQ2aHICIAB4AIIBFHN1Z2dlc3QuZzEwOTA1cDBzdzNlmgEGCAAQABgAsAEAuAEAGJ301rGdMiDCg9exnTIwAEIUc3VnZ2VzdC5nMTA5MDVwMHN3M2Ui2QIKC0FBQUJSSy1Oc3FNEqMCCgtBQUFCUkstTnNxTRILQUFBQlJLLU5zcU0aDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAwn4KosZ0yOO3RqrGdMkqCAQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGlrC19rkAVQKUgpFCj8sIGl2aSBjb21wcmVzaSBpIHRlbWkgY29uY2VybmVudGkgbGEgdHV0ZWxhIGRlaSBkYXRpIHBlcnNvbmFsaTsQARgAEgcKAS4QARgAGAFaDHc2Nmw5bHY2cmhqdXICIAB4AIIBFHN1Z2dlc3QuZ2RzMmZzd3FjM2VtmgEGCAAQABgAsAEAuAEAGJ+CqLGdMiDt0aqxnTIwAEIUc3VnZ2VzdC5nZHMyZnN3cWMzZW0i+AIKC0FBQUJSSy1Oc3JvEsICCgtBQUFCUkstTnNybxILQUFBQlJLLU5zcm8aDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAwuJG7sZ0yOLiRu7GdMkqiAQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGnrC19rkAXQacgpuCmhTaSBpbmZvcm1hIGNoZSwgc2Vjb25kbyBsZSBkaXNwb3NpemlvbmkgZGVsIFJlZ29sYW1lbnRvIFVFIG4uIDY3OS8yMDE2ICjigJxHRFBS4oCdKSBlIGRlbCBELkxncy4gbi4xOTYvMhABGAEQAVoLMXgyNWFtejdtazJyAiAAeACCARRzdWdnZXN0Ljl3a2k1eTFnamw1cpoBBggAEAAYALABALgBABi4kbuxnTIguJG7sZ0yMABCFHN1Z2dlc3QuOXdraTV5MWdqbDVyIvICCgtBQUFCUkstTnNxaxK8AgoLQUFBQlJLLU5zcWsSC0FBQUJSSy1Oc3FrGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMNXPrLGdMjj4yq2xnTJKmwEKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxpzwtfa5AFtClAKGQoTY29uZm9ybWl0w6AgYWwgR0RQUhABGAASMQordmlvbGF6aW9uZSBkZWwgUmVnb2xhbWVudG8gVUUgbi4gMjAxNi82NzkgZRABGAAYAQoZCgoKBGUgYWwQARgAEgkKA2RlbBABGAAYAVoMbDFsMXZwNmxqOWhncgIgAHgAggEUc3VnZ2VzdC5xdzdqdmpxcXp3aTCaAQYIABAAGACwAQC4AQAY1c+ssZ0yIPjKrbGdMjAAQhRzdWdnZXN0LnF3N2p2anFxendpMCLkAwoLQUFBQlJLLU5zdTASrgMKC0FBQUJSSy1Oc3UwEgtBQUFCUkstTnN1MBoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADCfxNaxnTI40/3WsZ0ySo0CCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMa5AHC19rkAd0BCtoBCmoKZEUnIHBvc3NpYmlsZSBjb250YXR0YXJlIGlsIFJlc3BvbnNhYmlsZSBkZWxsYSBwcm90ZXppb25lIGRlaSBkYXRpIHRyYW1pdGUgcG9zdGEgZWxldHRyb25pY2EgbyBwb3N0YSAQARgBEmoKZEUnIHBvc3NpYmlsZSBjb250YXR0YXJlIGlsIFJlc3BvbnNhYmlsZSBkZWxsYSBwcm90ZXppb25lIGRlaSBkYXRpIHRyYW1pdGUgcG9zdGEgZWxldHRyb25pY2EgbyBwb3N0YSAQARgBGAFaDGNvZXFtOGpieXEzdnICIAB4AIIBFHN1Z2dlc3QuaGRsbDdxN2VwNTJmmgEGCAAQABgAsAEAuAEAGJ/E1rGdMiDT/daxnTIwAEIUc3VnZ2VzdC5oZGxsN3E3ZXA1MmYi0gIKC0FBQUJSSy1Oc3JNEpwCCgtBQUFCUkstTnNyTRILQUFBQlJLLU5zck0aDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAww8e0sZ0yOKrZ3LGdMkp8CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaVMLX2uQBThpMCkgKQnJlc2EgYWkgc2Vuc2kgZGVnbGkgYXJ0dC4gMTMgZSAxNCBkZWwgUmVnb2xhbWVudG8gKFVFKSBuLiAyMDE2LzY3ORABGAAQAVoMbWN6cm1rY3h6N3JucgIgAHgAggEUc3VnZ2VzdC4zYjdobnJnd213eTCaAQYIABAAGACwAQC4AQAYw8e0sZ0yIKrZ3LGdMjAAQhRzdWdnZXN0LjNiN2hucmd3bXd5MCKcAgoLQUFBQlJLLU5zcUkS5gEKC0FBQUJSSy1Oc3FJEgtBQUFCUkstTnNxSRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADDgsaOxnTI4poaksZ0ySkYKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxoewtfa5AEYGhYKEgoMKOKAnEdEUFLigJ0pEAEYABABWgxiZmk2dzhhdmxrdGlyAiAAeACCARRzdWdnZXN0LmZ1MDlvbDNzbWY1M5oBBggAEAAYALABALgBABjgsaOxnTIgpoaksZ0yMABCFHN1Z2dlc3QuZnUwOW9sM3NtZjUzIocDCgtBQUFCUkstTnNyaxLRAgoLQUFBQlJLLU5zcmsSC0FBQUJSSy1Oc3JrGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMMGAu7GdMjjYibuxnTJKsAEKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxqHAcLX2uQBgAEScgpuCmhTaSBpbmZvcm1hIGNoZSwgc2Vjb25kbyBsZSBkaXNwb3NpemlvbmkgZGVsIFJlZ29sYW1lbnRvIFVFIG4uIDIwMTYvNjc5ICjigJxHRFBS4oCdKSBlIGRlbCBDb2RpY2UgcHJpdmFjeRABGAEQARoKCgYKABAUGAAQAVoMMzRqcDU3djBmMGN4cgIgAHgAggEUc3VnZ2VzdC41cDFmOXllZGlsYWOaAQYIABAAGACwAQC4AQAYwYC7sZ0yINiJu7GdMjAAQhRzdWdnZXN0LjVwMWY5eWVkaWxhYyKtAgoLQUFBQlJLLU5zcWcS9wEKC0FBQUJSSy1Oc3FnEgtBQUFCUkstTnNxZxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADDxj6yxnTI49LGssZ0ySlcKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxovwtfa5AEpCicKBwoBYRABGAASGgoUYSBub24gdXRpbGl6emFyZSBuw6kQARgAGAFaDGgzd2xoNDEycWgxMXICIAB4AIIBFHN1Z2dlc3QubDRkMXg0MTdpMHVlmgEGCAAQABgAsAEAuAEAGPGPrLGdMiD0sayxnTIwAEIUc3VnZ2VzdC5sNGQxeDQxN2kwdWUijAIKC0FBQUJSSy1Oc3VnEtYBCgtBQUFCUkstTnN1ZxILQUFBQlJLLU5zdWcaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAwjd3KsZ0yOLrmyrGdMko2CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaDsLX2uQBCCIGCAIIAxABWgxuNXhzYnpvajlpNXlyAiAAeACCARRzdWdnZXN0LmwyZWE0a3NoZW1rcJoBBggAEAAYALABALgBABiN3cqxnTIguubKsZ0yMABCFHN1Z2dlc3QubDJlYTRrc2hlbWtwIvgCCgtBQUFCUkstTnNzRRLCAgoLQUFBQlJLLU5zc0USC0FBQUJSSy1Oc3NFGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMMjzxbGdMjjm+8WxnTJKoQEKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxp5wtfa5AFzGnEKbQpnTOKAmSBJbnRlcmVzc2F0byDDqCwgaW5vbHRyZSwgaW5mb3JtYXRvIGNoZSBJbmZvQ2FtZXJlIFMuYy5wLkEuIGVmZmV0dHVhIGNvbnRyb2xsaSBhIGNhbXBpb25lIHN1aSBsb2cgZRABGAEQAVoMMnpjeHA4NDRjaTg1cgIgAHgAggEUc3VnZ2VzdC5ib3g5cnBqcmhwNWSaAQYIABAAGACwAQC4AQAYyPPFsZ0yIOb7xbGdMjAAQhRzdWdnZXN0LmJveDlycGpyaHA1ZCK+AgoLQUFBQlJLLU5zcmMSiAIKC0FBQUJSSy1Oc3JjEgtBQUFCUkstTnNyYxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADCg8LixnTI46ve4sZ0ySmgKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxpAwtfa5AE6EiwKKAoiQXJ0LiAxMyBSZWdvbGFtZW50byBVRSBuLiAyMDE2LzY3ORABGAAQARoKCgYKABAUGAAQAVoMNDJ6end5b3RndGpncgIgAHgAggEUc3VnZ2VzdC42OG1idG9tejl6c2KaAQYIABAAGACwAQC4AQAYoPC4sZ0yIOr3uLGdMjAAQhRzdWdnZXN0LjY4bWJ0b216OXpzYiL1AgoLQUFBQlJLLU5zdWMSvwIKC0FBQUJSSy1Oc3VjEgtBQUFCUkstTnN1YxoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADCE6smxnTI4vPPJsZ0ySp4BCiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMadsLX2uQBcBpuCmoKZERhdGkgb3R0ZW51dGkgcHJlc3NvIHRlcnppIEkgZGF0aSBwZXJzb25hbGkgbmVjZXNzYXJpIHBlciBsYSBub21pbmEgc29ubyBzdGF0aSBjb211bmljYXRpIGEgSW5mb0NhbWUQARgBEAFaDGNvbGZkYjl6NXp6dHICIAB4AIIBFHN1Z2dlc3QueTYwaGF3eGo5anJvmgEGCAAQABgAsAEAuAEAGITqybGdMiC888mxnTIwAEIUc3VnZ2VzdC55NjBoYXd4ajlqcm8i9QIKC0FBQUJSSy1Oc3NBEr8CCgtBQUFCUkstTnNzQRILQUFBQlJLLU5zc0EaDQoJdGV4dC9odG1sEgAiDgoKdGV4dC9wbGFpbhIAKhsiFTEwMTAyMjc4NzgxMjcwNzM4NDgxMygAOAAw9cnDsZ0yOPXJw7GdMkqeAQokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGnbC19rkAXAabgpqCmRlZCBpbiBwYXJ0aWNvbGFyZSBpIGRhdGkgYW5hZ3JhZmljaSBlIGRpIGNvbnRhdHRvIChxdWFsaSBhZCBlcy4gbm9tZSBlIGNvZ25vbWUsIGRhdGEgZSBsdW9nbyBkaSBuYXNjEAEYARABWgxub3pwYXA0dXlvZzNyAiAAeACCARRzdWdnZXN0LnVpNzFzNXhxb3A4YpoBBggAEAAYALABALgBABj1ycOxnTIg9cnDsZ0yMABCFHN1Z2dlc3QudWk3MXM1eHFvcDhiIpgCCgtBQUFCUkstTnN2RRLjAQoLQUFBQlJLLU5zdkUSC0FBQUJSSy1Oc3ZFGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACobIhUxMDEwMjI3ODc4MTI3MDczODQ4MTMoADgAMNOX4bGdMjjHr+GxnTJKRAokYXBwbGljYXRpb24vdm5kLmdvb2dsZS1hcHBzLmRvY3MubWRzGhzC19rkARYKFAoHCgEuEAEYABIHCgEsEAEYABgBWgx1ejh0bXVocXhsNXpyAiAAeACCARNzdWdnZXN0LmpuN3YzaXozbmljmgEGCAAQABgAsAEAuAEAGNOX4bGdMiDHr+GxnTIwAEITc3VnZ2VzdC5qbjd2M2l6M25pYyLLAgoLQUFBQlJLLU5zdkESlQIKC0FBQUJSSy1Oc3ZBEgtBQUFCUkstTnN2QRoNCgl0ZXh0L2h0bWwSACIOCgp0ZXh0L3BsYWluEgAqGyIVMTAxMDIyNzg3ODEyNzA3Mzg0ODEzKAA4ADC2nd+xnTI4sIrgsZ0ySnUKJGFwcGxpY2F0aW9uL3ZuZC5nb29nbGUtYXBwcy5kb2NzLm1kcxpNwtfa5AFHCkUKKwolcmVzYSBhaSBzZW5zaSBkZWdsaSBhcnR0LiAxMyBlIDE0IGRlbBABGAASFAoOZGVsbOKAmUFydC4gMTMQARgAGAFaDDk2OGp6dGxybHBwY3ICIAB4AIIBFHN1Z2dlc3QuZnEyOG1uY2hma2o4mgEGCAAQABgAsAEAuAEAGLad37GdMiCwiuCxnTIwAEIUc3VnZ2VzdC5mcTI4bW5jaGZrajgyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3OABqIgoUc3VnZ2VzdC5pcnlmbTZtMm0ydXkSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC45NHo1NGw1dGZ3anYSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC4xanBjcnU1amh0ZzYSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5qN2xibXdnY3d5M2wSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC41a3JvOWFnYmlwZjYSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5ycmtpcm42OHZkejkSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5nMTA5MDVwMHN3M2USClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5nZHMyZnN3cWMzZW0SClNhcmEgQmVybm9qIgoUc3VnZ2VzdC45d2tpNXkxZ2psNXISClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5xdzdqdmpxcXp3aTASClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5oZGxsN3E3ZXA1MmYSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC4zYjdobnJnd213eTASClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5mdTA5b2wzc21mNTMSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC41cDFmOXllZGlsYWMSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5sNGQxeDQxN2kwdWUSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5sMmVhNGtzaGVta3ASClNhcmEgQmVybm9qIgoUc3VnZ2VzdC5ib3g5cnBqcmhwNWQSClNhcmEgQmVybm9qIgoUc3VnZ2VzdC42OG1idG9tejl6c2ISClNhcmEgQmVybm9qIgoUc3VnZ2VzdC55NjBoYXd4ajlqcm8SClNhcmEgQmVybm9qIgoUc3VnZ2VzdC51aTcxczV4cW9wOGISClNhcmEgQmVybm9qIQoTc3VnZ2VzdC5qbjd2M2l6M25pYxIKU2FyYSBCZXJub2oiChRzdWdnZXN0LmZxMjhtbmNoZmtqOBIKU2FyYSBCZXJub3IhMXZyWkhKZnY3TmU0NUhoVDdqNlVxQ0FMZ2Y0RU15cXE5</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31FB9AA7-5470-4D48-BDA9-84CB4144B798}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>21841</Characters>
+  <Pages>16</Pages>
+  <Words>6042</Words>
+  <Characters>36681</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>182</Lines>
-  <Paragraphs>51</Paragraphs>
+  <Lines>692</Lines>
+  <Paragraphs>275</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Infocamere</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25621</CharactersWithSpaces>
+  <CharactersWithSpaces>42448</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
+  <dc:subject/>
   <dc:creator>InfoCamere S.c.p.A.</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>